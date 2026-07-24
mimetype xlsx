--- v0 (2026-06-07)
+++ v1 (2026-07-24)
@@ -479,141 +479,141 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>]</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>]</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Beast API Version</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Beast API Version</t>
+          <t>Beast API 版本</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Beast maintains it's own API version, which is more fine-grained than the boost release.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Beast maintains it's own API version, which is more fine-grained than the boost release.</t>
+          <t>Beast 维护自身的 API 版本号，该版本号比 Boost 版本更细致。</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>It can be obtained as a string from the `BOOST_BEAST_VERSION` macro or a string through `BOOST_BEAST_VERSION_STRING`.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>It can be obtained as a string from the `BOOST_BEAST_VERSION` macro or a string through `BOOST_BEAST_VERSION_STRING`.</t>
+          <t>该版本号可通过 `BOOST_BEAST_VERSION` 宏获取数值形式，或通过 `BOOST_BEAST_VERSION_STRING` 宏获取字符串形式。</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>