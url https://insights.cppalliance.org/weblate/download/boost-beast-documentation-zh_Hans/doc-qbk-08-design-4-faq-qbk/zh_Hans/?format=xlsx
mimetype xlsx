--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -479,1071 +479,1071 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>FAQ</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>FAQ</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>To set realistic expectations and prevent a litany of duplicate review statements, these notes address the most common questions and comments about Beast and other HTTP libraries that have gone through formal review.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>To set realistic expectations and prevent a litany of duplicate review statements, these notes address the most common questions and comments about Beast and other HTTP libraries that have gone through formal review.</t>
+          <t>为确立合理预期并避免大量重复的评审意见，本说明针对 Beast 及其他经过正式评审的 HTTP 库最常见的疑问和评论进行解答。</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>"Beast does not offer an HTTP server?"</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>"Beast does not offer an HTTP server?"</t>
+          <t>“Beast 不提供 HTTP 服务器？”</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Beast has a functional HTTP server in the example directory. The server supports both HTTP and WebSocket using synchronous and asynchronous shared or dedicated ports. In addition, the server supports encrypted TLS connections if OpenSSL is available, on dedicated ports. And the server comes with a "multi-port", a flexible single port which supports both encrypted and unencrypted connections, both HTTP and WebSocket, all on the same port. The server is not part of Beast's public interfaces, as that functionality is outside the scope of the library. The author feels that attempting to broaden the scope of the library will reduce its appeal for standardization.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Beast has a functional HTTP server in the example directory. The server supports both HTTP and WebSocket using synchronous and asynchronous shared or dedicated ports. In addition, the server supports encrypted TLS connections if OpenSSL is available, on dedicated ports. And the server comes with a "multi-port", a flexible single port which supports both encrypted and unencrypted connections, both HTTP and WebSocket, all on the same port. The server is not part of Beast's public interfaces, as that functionality is outside the scope of the library. The author feels that attempting to broaden the scope of the library will reduce its appeal for standardization.</t>
+          <t>Beast 在示例目录中提供功能完备的 HTTP 服务器。该服务器支持 HTTP 和 WebSocket，可通过同步或异步方式使用共享端口或专用端口。此外，若存在 OpenSSL，该服务器支持在专用端口上建立加密的 TLS 连接。该服务器提供“多端口”模式，这是一种灵活的单端口模式，可在同一端口上同时支持加密与非加密连接，以及 HTTP 和 WebSocket。该服务器未纳入 Beast 的公共接口，因为相关功能超出该库的范畴。作者认为，试图扩大库的范围会降低其标准化的吸引力。</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>"Beast does not offer an HTTP client?"</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>"Beast does not offer an HTTP client?"</t>
+          <t>“Beast 不提供 HTTP 客户端？”</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>"I just want to download a resource using HTTP" is a common cry from users and reviewers. Such functionality is beyond the scope of Beast. Building a full featured HTTP client is a difficult task and large enough to deserve its own library. There are many things to deal with such as the various message body encodings, complex parsing of headers, difficult header semantics such as Range and Cache-Control, redirection, Expect:100-continue, connection retrying, domain name resolution, TLS, and much, much more. It is the author's position that Boost first needs a common set of nouns and verbs for manipulating HTTP at the protocol level; Beast provides that language.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>"I just want to download a resource using HTTP" is a common cry from users and reviewers. Such functionality is beyond the scope of Beast. Building a full featured HTTP client is a difficult task and large enough to deserve its own library. There are many things to deal with such as the various message body encodings, complex parsing of headers, difficult header semantics such as Range and Cache-Control, redirection, Expect:100-continue, connection retrying, domain name resolution, TLS, and much, much more. It is the author's position that Boost first needs a common set of nouns and verbs for manipulating HTTP at the protocol level; Beast provides that language.</t>
+          <t>“我只想通过 HTTP 下载资源”，这是用户和评审人员经常提出的诉求。此类功能超出 Beast 的范畴。构建一个功能完备的 HTTP 客户端是一项艰巨的任务，其体量足以成为一个独立的库。其中存在诸多需要处理的事项，例如各类消息体编码、复杂的标头解析、Range 和 Cache-Control 等晦涩的标头语义、重定向、Expect: 100-continue、连接重试、域名解析、TLS 等。作者认为，Boost 首先需要一套用于在协议层面操作 HTTP 的通用名词和动词，而 Beast 正是提供该语言的库。</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>"There's no HTTP/2 support yet!"</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>"There's no HTTP/2 support yet!"</t>
+          <t>“目前还不支持 HTTP/2！”</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Many reviewers feel that HTTP/2 support is an essential feature of a HTTP library. The authors agree that HTTP/2 is important but also feel that the most sensible implementation is one that does not re-use the same network reading and writing interface for 2 as that for 1.0 and 1.1.
 The Beast HTTP message model was designed with the new protocol in mind and should be evaluated in that context. There are plans to add HTTP/2 in the future, but there is no rush to do so. Users can work with HTTP/1 now; we should not deny them that functionality today to wait for a newer protocol tomorrow. It is the author's position that there is sufficient value in Beast's HTTP/1-only implementation that the lack of HTTP/2 should not be a barrier to acceptance.
 The Beast HTTP message model is suitable for HTTP/2 and can be re-used. The IETF HTTP Working Group adopted message compatibility with HTTP/1.x as an explicit goal. A parser can simply emit full headers after decoding the compressed HTTP/2 headers. The stream ID is not logically part of the message but rather message metadata and should be communicated out-of-band (see below). HTTP/2 sessions begin with a traditional HTTP/1.1 Upgrade similar in fashion to the WebSocket upgrade. An HTTP/2 implementation can use existing Beast.HTTP primitives to perform this handshake.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Many reviewers feel that HTTP/2 support is an essential feature of a HTTP library. The authors agree that HTTP/2 is important but also feel that the most sensible implementation is one that does not re-use the same network reading and writing interface for 2 as that for 1.0 and 1.1.
-[...1 lines deleted...]
-The Beast HTTP message model is suitable for HTTP/2 and can be re-used. The IETF HTTP Working Group adopted message compatibility with HTTP/1.x as an explicit goal. A parser can simply emit full headers after decoding the compressed HTTP/2 headers. The stream ID is not logically part of the message but rather message metadata and should be communicated out-of-band (see below). HTTP/2 sessions begin with a traditional HTTP/1.1 Upgrade similar in fashion to the WebSocket upgrade. An HTTP/2 implementation can use existing Beast.HTTP primitives to perform this handshake.</t>
+          <t>许多评审人员认为，HTTP/2 支持是 HTTP 库的必备功能。作者认同 HTTP/2 的重要性，但也认为最合理的实现方式是不应让 HTTP/2 复用 HTTP/1.0 和 HTTP/1.1 相同的网络读写接口。
+Beast 的 HTTP 消息模型在设计时已考虑到新协议，应在该语境下进行评估。未来存在增加 HTTP/2 支持的计划，但目前无需急于推进。用户当前即可使用 HTTP/1，不应为了等待未来的新协议而剥夺用户当前的功能使用权。作者认为，Beast 仅支持 HTTP/1 的实现已具备足够价值，缺乏 HTTP/2 不应成为阻碍其被接纳的理由。
+Beast 的 HTTP 消息模型适用于 HTTP/2 并可被复用。IETF HTTP 工作组已将消息与 HTTP/1.x 兼容作为明确目标。解析器在解码压缩的 HTTP/2 标头后，可直接输出完整标头。流 ID 在逻辑上不属于消息本身，而是消息元数据，应通过带外方式进行通信（见下文）。HTTP/2 会话以传统的 HTTP/1.1 升级握手开始，其方式与 WebSocket 升级类似。HTTP/2 的实现可使用现有的 Beast.HTTP 原语来执行该握手。</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>"This should work with standalone-Asio!"</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>"This should work with standalone-Asio!"</t>
+          <t>“这应该能配合 standalone-Asio 使用！”</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Beast uses more than Boost.Asio, it depends on various other parts of Boost. The standalone Asio is currently farther ahead than the Boost version. Keeping Beast maintained against both versions of Asio is beyond the resources of the author at the present time. Compatibility with non-Boost libraries should not be an acceptance criteria. Beast is currently designed to be a part of Boost: nothing more, nothing less. Looking at the bigger picture, it is the author's goal to propose this library for standardization. A logical track for achieving this is as follows:
 [ordered_list [ Boost library acceptance. ][ Port to the Boost.Asio version of Networking-TS (This has to wait until Boost's version of Asio is updated). ][ Wait for Networking-TS to become an official part of C++. ][ Port to the standard library versions of networking (gcc, clang, msvc). ][ Develop proposed language (This can happen concurrently with steps 3 and 4) ]]</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Beast uses more than Boost.Asio, it depends on various other parts of Boost. The standalone Asio is currently farther ahead than the Boost version. Keeping Beast maintained against both versions of Asio is beyond the resources of the author at the present time. Compatibility with non-Boost libraries should not be an acceptance criteria. Beast is currently designed to be a part of Boost: nothing more, nothing less. Looking at the bigger picture, it is the author's goal to propose this library for standardization. A logical track for achieving this is as follows:
-[ordered_list [ Boost library acceptance. ][ Port to the Boost.Asio version of Networking-TS (This has to wait until Boost's version of Asio is updated). ][ Wait for Networking-TS to become an official part of C++. ][ Port to the standard library versions of networking (gcc, clang, msvc). ][ Develop proposed language (This can happen concurrently with steps 3 and 4) ]]</t>
+          <t>Beast 不仅依赖 Boost.Asio，还依赖 Boost 的其他组件。目前 standalone Asio 的版本领先于 Boost 中的版本。作者当前没有足够的资源来同时维护 Beast 对这两个 Asio 版本的兼容性。与非 Boost 库的兼容性不应作为接纳标准。Beast 的设计定位就是作为 Boost 的一部分，仅此而已。从宏观角度来看，作者的目标是推动该库走向标准化。实现这一目标的合理路径如下：
+[ordered_list [ 被接纳为 Boost 库。][ 移植到 Boost.Asio 版本的 Networking-TS（这需等待 Boost 中的 Asio 版本更新）。][ 等待 Networking-TS 成为 C++ 的正式组成部分。][ 移植到标准库版本的 networking（gcc、clang、msvc）。][ 开发提议的语言特性（此步骤可与第 3、4 步并行推进）]]</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>"You need benchmarks!"</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>"You need benchmarks!"</t>
+          <t>“你需要基准测试！”</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>The energy invested in Beast went into the design of the interfaces, not performance. That said, the most sensitive parts of Beast have been optimized or designed with optimization in mind. The slow parts of WebSocket processing have been optimized, and the HTTP parser design is lifted from another extremely popular project which has performance as a design goal (see [@https://github.com/h2o/picohttpparser]).
 From: [@http://www.boost.org/development/requirements.html]
 "Aim first for clarity and correctness; optimization should be only a secondary concern in most Boost libraries."
 As the library matures it will undergo optimization passes; benchmarks will logically accompany this process. There is a small benchmarking program included in the tests which compares the performance of Beast's parser to the NodeJS reference parser, as well as some benchmarks which compare the performance of various Beast dynamic buffer implementations against Asio's.</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>The energy invested in Beast went into the design of the interfaces, not performance. That said, the most sensitive parts of Beast have been optimized or designed with optimization in mind. The slow parts of WebSocket processing have been optimized, and the HTTP parser design is lifted from another extremely popular project which has performance as a design goal (see [@https://github.com/h2o/picohttpparser]).
-[...2 lines deleted...]
-As the library matures it will undergo optimization passes; benchmarks will logically accompany this process. There is a small benchmarking program included in the tests which compares the performance of Beast's parser to the NodeJS reference parser, as well as some benchmarks which compare the performance of various Beast dynamic buffer implementations against Asio's.</t>
+          <t>投入在 Beast 上的精力主要集中在接口设计上，而非性能。话虽如此，Beast 中最敏感的部分已经过优化或设计时已考虑到优化。WebSocket 处理的缓慢部分已得到优化，而 HTTP 解析器的设计借鉴自另一个以性能为设计目标的极受欢迎的项目（参见 [@https://github.com/h2o/picohttpparser]）。
+引自：[@http://www.boost.org/development/requirements.html]
+“在大多数 Boost 库中，首先应追求清晰和正确；优化应仅是次要关注点。”
+随着库的成熟，它将经历优化阶段；基准测试自然会伴随这一过程。测试中包含一个小型基准测试程序，用于比较 Beast 解析器与 NodeJS 参考解析器的性能，以及一些比较各种 Beast 动态缓冲区实现与 Asio 性能的基准测试。</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>"Beast is a terrible name!"</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>"Beast is a terrible name!"</t>
+          <t>“Beast 这个名字太糟糕了！”</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>The name "Boost.Http" or "Boost.WebSocket" would mislead users into believing they could perform an HTTP request on a URL or put up a WebSocket client or server in a couple of lines of code. Where would the core utilities go? Very likely it would step on the owner of Boost.Asio's toes to put things in the boost/asio directory; at the very least, it would create unrequested, additional work for the foreign repository.
 "Beast" is sufficiently vague as to not suggest any particular functionality, while acting as a memorable umbrella term for a family of low level containers and algorithms. People in the know or with a need for low-level network protocol operations will have no trouble finding it, and the chances of luring a novice into a bad experience are greatly reduced. There is precedent for proper names: "Hana", "Fusion", "Phoenix", and "Spirit" come to mind. Is "Beast" really any worse than say, "mp11" for example? Beast also already has a growing body of users and attention from the open source community, the name Beast comes up in reddit posts and StackOverflow as the answer to questions about which HTTP or WebSocket library to use.</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>The name "Boost.Http" or "Boost.WebSocket" would mislead users into believing they could perform an HTTP request on a URL or put up a WebSocket client or server in a couple of lines of code. Where would the core utilities go? Very likely it would step on the owner of Boost.Asio's toes to put things in the boost/asio directory; at the very least, it would create unrequested, additional work for the foreign repository.
-"Beast" is sufficiently vague as to not suggest any particular functionality, while acting as a memorable umbrella term for a family of low level containers and algorithms. People in the know or with a need for low-level network protocol operations will have no trouble finding it, and the chances of luring a novice into a bad experience are greatly reduced. There is precedent for proper names: "Hana", "Fusion", "Phoenix", and "Spirit" come to mind. Is "Beast" really any worse than say, "mp11" for example? Beast also already has a growing body of users and attention from the open source community, the name Beast comes up in reddit posts and StackOverflow as the answer to questions about which HTTP or WebSocket library to use.</t>
+          <t>“Boost.Http”或“Boost.WebSocket”这样的名称会误导用户，让他们以为只需几行代码就能通过 URL 发起 HTTP 请求，或搭建一个 WebSocket 客户端或服务器。那么，核心工具该放在哪里呢？如果将内容放入 boost/asio 目录，很可能会冒犯 Boost.Asio 的维护者；至少也会给该外部仓库带来不必要的额外工作。
+“Beast”这个名字足够模糊，不会暗示任何特定的功能，同时又作为一个令人印象深刻的总括术语，涵盖了一系列底层的容器和算法。了解该库或有底层网络协议操作需求的人很容易找到它，而将新手诱入糟糕体验的可能性则大大降低。使用专有名称是有先例的：“Hana”、“Fusion”、“Phoenix”和“Spirit”都是例子。例如，“Beast”真的比“mp11”更糟糕吗？此外，Beast 已经拥有越来越多的用户，并受到开源社区的关注；在 Reddit 帖子和 StackOverflow 上，当人们询问该使用哪个 HTTP 或 WebSocket 库时，Beast 经常作为答案出现。</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>"Some more advanced examples, e.g. including TLS with client/server certificates would help."</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>"Some more advanced examples, e.g. including TLS with client/server certificates would help."</t>
+          <t>“再多一些高级示例会有帮助，比如包含带有客户端/服务器证书的 TLS 的示例。”</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>The server-framework example demonstrates how to implement a server that supports TLS using certificates. There are also websocket and HTTP client examples which use TLS. Furthermore, management of certificates is beyond the scope of the public interfaces of the library. Asio already provides documentation, interfaces, and examples for performing these tasks - Beast does not intend to reinvent them or to redundantly provide this information.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>The server-framework example demonstrates how to implement a server that supports TLS using certificates. There are also websocket and HTTP client examples which use TLS. Furthermore, management of certificates is beyond the scope of the public interfaces of the library. Asio already provides documentation, interfaces, and examples for performing these tasks - Beast does not intend to reinvent them or to redundantly provide this information.</t>
+          <t>server-framework 示例演示了如何实现一个使用证书支持 TLS 的服务器。此外，还有使用 TLS 的 WebSocket 和 HTTP 客户端示例。而且，证书管理超出了该库公共接口的范畴。Asio 已经提供了执行这些任务的文档、接口和示例——Beast 不打算重新发明它们，也不打算冗余地提供这些信息。</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>"A built-in HTTP router?"</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>"A built-in HTTP router?"</t>
+          <t>“内置的 HTTP 路由器？”</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>We presume this means a facility to match expressions against the URI in HTTP requests, and dispatch them to calling code. The authors feel that this is a responsibility of higher level code. Beast does not try to offer a web server. That said, the server-framework example has a concept of request routing called a Service. Two services are provided, one for serving files and the other for handling WebSocket upgrade requests.</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>We presume this means a facility to match expressions against the URI in HTTP requests, and dispatch them to calling code. The authors feel that this is a responsibility of higher level code. Beast does not try to offer a web server. That said, the server-framework example has a concept of request routing called a Service. Two services are provided, one for serving files and the other for handling WebSocket upgrade requests.</t>
+          <t>我们理解这指的是一个用于将表达式与 HTTP 请求中的 URI 进行匹配，并将其分派给调用代码的机制。作者认为这是更高层代码的职责。Beast 并不试图提供一个 Web 服务器。话虽如此，server-framework 示例中提供了一个名为 Service 的请求路由概念。该示例提供了两种服务，一种用于提供文件服务，另一种用于处理 WebSocket 升级请求。</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>"HTTP Cookies? Forms/File Uploads?"</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>"HTTP Cookies? Forms/File Uploads?"</t>
+          <t>“HTTP Cookies？表单/文件上传？”</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Cookies, or managing these types of HTTP headers in general, is the responsibility of higher levels. Beast just tries to get complete messages to and from the calling code. It deals in the HTTP headers just enough to process the message body and leaves the rest to callers. However, for forms and file uploads the symmetric interface of the message class allows HTTP requests to include arbitrary body types including those needed to upload a file or fill out a form.</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Cookies, or managing these types of HTTP headers in general, is the responsibility of higher levels. Beast just tries to get complete messages to and from the calling code. It deals in the HTTP headers just enough to process the message body and leaves the rest to callers. However, for forms and file uploads the symmetric interface of the message class allows HTTP requests to include arbitrary body types including those needed to upload a file or fill out a form.</t>
+          <t>“Cookie，或者说一般性地管理这类 HTTP 头部，属于更高层级的职责。Beast 只是尽量将完整的消息传递到调用代码中或从调用代码中传出。它对 HTTP 头部的处理仅限于解析消息体所需的程度，其余部分则留给调用者自行处理。不过，对于表单和文件上传，消息类的对称接口允许 HTTP 请求包含任意的消息体类型，包括上传文件或填写表单所需的类型。”</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>"...supporting TLS (is this a feature? If not this would be a show-stopper), etc."</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>"...supporting TLS (is this a feature? If not this would be a show-stopper), etc."</t>
+          <t>“……支持 TLS（这是一个功能吗？如果不是，这将是一个致命缺陷），等等。”</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Beast works with the Stream concept, so it automatically works with the `boost::asio::ssl::stream` that you have already set up through Asio.</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Beast works with the Stream concept, so it automatically works with the `boost::asio::ssl::stream` that you have already set up through Asio.</t>
+          <t>Beast 基于 Stream 概念，因此能自动兼容通过 Asio 已配置好的 `boost::asio::ssl::stream`。</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>"There should also be more examples of how to integrate the http service with getting files from the file system, generating responses CGI-style"</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>"There should also be more examples of how to integrate the http service with getting files from the file system, generating responses CGI-style"</t>
+          <t>“还应提供更多示例，展示如何将 HTTP 服务与从文件系统获取文件、生成 CGI 风格的响应进行集成。”</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>The design goal for the library is to not try to invent a web server. We feel that there is a strong need for a basic implementation that models the HTTP message and provides functions to send and receive them over Asio. Such an implementation should serve as a building block upon which higher abstractions such as the aforementioned HTTP service or cgi-gateway can be built.
 There are several HTTP servers in the example directory which deliver files, as well as some tested and compiled code snippets which can be used as a starting point for interfacing with other processes.</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>The design goal for the library is to not try to invent a web server. We feel that there is a strong need for a basic implementation that models the HTTP message and provides functions to send and receive them over Asio. Such an implementation should serve as a building block upon which higher abstractions such as the aforementioned HTTP service or cgi-gateway can be built.
-There are several HTTP servers in the example directory which deliver files, as well as some tested and compiled code snippets which can be used as a starting point for interfacing with other processes.</t>
+          <t>该库的设计目标并非试图构建一个 Web 服务器。我们深感需要一种基础实现，用于对 HTTP 消息进行建模，并提供通过 Asio 发送和接收这些消息的函数。此类实现应作为构建块，用于构建前述 HTTP 服务或 CGI 网关等更高级别的抽象。
+在示例目录中，存在多个用于提供文件服务的 HTTP 服务器，以及部分经过测试和编译的代码片段，这些内容可作为与其他进程进行交互的起点。</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>"You should send a 100-continue to ask for the rest of the body if required."</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>"You should send a 100-continue to ask for the rest of the body if required."</t>
+          <t>“如果确实需要，应当发送 100-continue 以请求剩余的请求体。”</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Deciding on whether to send the "Expect: 100-continue" header or how to handle it on the server side is the caller's responsibility; Beast provides the functionality to send or inspect the header before sending or reading the body.</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Deciding on whether to send the "Expect: 100-continue" header or how to handle it on the server side is the caller's responsibility; Beast provides the functionality to send or inspect the header before sending or reading the body.</t>
+          <t>是否发送 "Expect: 100-continue" 头部，或者如何在服务端处理该头部，均由调用者自行负责；Beast 提供相应的功能，用于在发送或读取消息体之前发送或检查该头部。</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>"I would also like to see instances of this library being used in production. That would give some evidence that the design works in practice."</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>"I would also like to see instances of this library being used in production. That would give some evidence that the design works in practice."</t>
+          <t>“我也希望看到该库在生产环境中使用的实例。这将为其设计在实践中切实可行提供佐证。”</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Beast has already been on public servers receiving traffic and handling hundreds of millions of dollars' worth of financial transactions daily. The servers run [*rippled], open source software ([@https://github.com/ripple/rippled repository]) implementing the [@https://ripple.com/files/ripple_consensus_whitepaper.pdf [*Ripple Consensus Protocol]], technology provided by [@http://ripple.com Ripple].
 Furthermore, the repository has grown significantly in popularity in 2017. There are many users, and some of them participate directly in the repository by reporting issues, performing testing, and in some cases submitting pull requests with code contributions.</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Beast has already been on public servers receiving traffic and handling hundreds of millions of dollars' worth of financial transactions daily. The servers run [*rippled], open source software ([@https://github.com/ripple/rippled repository]) implementing the [@https://ripple.com/files/ripple_consensus_whitepaper.pdf [*Ripple Consensus Protocol]], technology provided by [@http://ripple.com Ripple].
-Furthermore, the repository has grown significantly in popularity in 2017. There are many users, and some of them participate directly in the repository by reporting issues, performing testing, and in some cases submitting pull requests with code contributions.</t>
+          <t>Beast 已部署于公开服务器，接收流量并每日处理价值数亿美元的金融交易。这些服务器运行的是 *rippled*，这是一款开源软件（[@https://github.com/ripple/rippled repository]），实现了 [@https://ripple.com/files/ripple_consensus_whitepaper.pdf *Ripple Consensus Protocol*]，该技术由 [@http://ripple.com Ripple] 提供。
+此外，该仓库在 2017 年人气显著增长。目前存在大量用户，其中部分用户通过报告问题、执行测试，甚至在某些情况下提交包含代码贡献的拉取请求，直接参与仓库的维护。</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>What about WebSocket message compression?</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>What about WebSocket message compression?</t>
+          <t>那 WebSocket 消息压缩呢？</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Beast WebSocket supports the permessage-deflate extension described in [@https://tools.ietf.org/html/draft-ietf-hybi-permessage-compression-00 draft-ietf-hybi-permessage-compression-00]. The library comes with a header-only, C++11 port of ZLib's "deflate" codec used in the implementation of the permessage-deflate extension.</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Beast WebSocket supports the permessage-deflate extension described in [@https://tools.ietf.org/html/draft-ietf-hybi-permessage-compression-00 draft-ietf-hybi-permessage-compression-00]. The library comes with a header-only, C++11 port of ZLib's "deflate" codec used in the implementation of the permessage-deflate extension.</t>
+          <t>Beast WebSocket 支持 [@https://tools.ietf.org/html/draft-ietf-hybi-permessage-compression-00 draft-ietf-hybi-permessage-compression-00] 中描述的 permessage-deflate 扩展。该库附带一个仅含头文件的 C++11 版本 ZLib "deflate" 编解码器，用于实现 permessage-deflate 扩展。</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Where is the WebSocket TLS/SSL interface?</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Where is the WebSocket TLS/SSL interface?</t>
+          <t>WebSocket TLS/SSL 接口位于何处？</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>The `websocket::stream` wraps the socket or stream that you provide (for example, a `boost::asio::ip::tcp::socket` or a `boost::asio::ssl::stream`). You establish your TLS connection using the interface on `ssl::stream` like shown in all of the Asio examples, then construct your `websocket::stream` around it.
 The WebSocket implementation [*does] provide support for shutting down the TLS connection through the use of the ADL compile-time virtual functions [link beast.ref.boost__beast__websocket__teardown `teardown`] and [link beast.ref.boost__beast__websocket__async_teardown `async_teardown`]. These will properly close the connection as per rfc6455 and overloads are available for TLS streams. Callers may provide their own overloads of these functions for user-defined next layer types.</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>The `websocket::stream` wraps the socket or stream that you provide (for example, a `boost::asio::ip::tcp::socket` or a `boost::asio::ssl::stream`). You establish your TLS connection using the interface on `ssl::stream` like shown in all of the Asio examples, then construct your `websocket::stream` around it.
-The WebSocket implementation [*does] provide support for shutting down the TLS connection through the use of the ADL compile-time virtual functions [link beast.ref.boost__beast__websocket__teardown `teardown`] and [link beast.ref.boost__beast__websocket__async_teardown `async_teardown`]. These will properly close the connection as per rfc6455 and overloads are available for TLS streams. Callers may provide their own overloads of these functions for user-defined next layer types.</t>
+          <t>`websocket::stream` 对传入的套接字或流（例如 `boost::asio::ip::tcp::socket` 或 `boost::asio::ssl::stream`）进行封装。使用 `ssl::stream` 的接口建立 TLS 连接（如所有 Asio 示例所示），随后围绕该连接构建 `websocket::stream`。
+WebSocket 实现确实支持关闭 TLS 连接，该操作通过 ADL 编译期虚函数 [link beast.ref.boost__beast__websocket__teardown `teardown`] 和 [link beast.ref.boost__beast__websocket__async_teardown `async_teardown`] 进行。这些函数针对 TLS 流提供了重载，能够按照 rfc6455 规范正确关闭连接。针对用户自定义的底层流类型，调用者可以提供这些函数的自定义重载。</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Windows and OpenSSL: How do I install and build with OpenSSL on Microsoft Windows?</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Windows and OpenSSL: How do I install and build with OpenSSL on Microsoft Windows?</t>
+          <t>Windows 与 OpenSSL：如何在 Microsoft Windows 上安装并使用 OpenSSL 进行构建？</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>An easy method is to use command-line package installers chocolatey or scoop. Examples: "choco install -y openssl --x86 --version 1.1.1.700" or "scoop install openssl@1.1.1g -a 32bit -g"
 If you've installed OpenSSL to a directory with spaces in the name, it's often preferable to create a symbolic link so that you may use a simpler path, such as:
 mklink /D "OpenSSL" "Program Files (x86)\\OpenSSL-Win32"
 Set the environment variable OPENSSL_ROOT to the location of the new install:
 set OPENSSL_ROOT=C:/OpenSSL
 Then, proceed to build. Refer to beast/.dockers/windows-vs-32/Dockerfile for an example of building the test cases with OpenSSL.</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>An easy method is to use command-line package installers chocolatey or scoop. Examples: "choco install -y openssl --x86 --version 1.1.1.700" or "scoop install openssl@1.1.1g -a 32bit -g"
-[...4 lines deleted...]
-Then, proceed to build. Refer to beast/.dockers/windows-vs-32/Dockerfile for an example of building the test cases with OpenSSL.</t>
+          <t>一种简便方法是使用命令行包管理器 Chocolatey 或 Scoop。示例如下：`choco install -y openssl --x86 --version 1.1.1.700` 或 `scoop install openssl@1.1.1g -a 32bit -g`
+如果将 OpenSSL 安装到了名称包含空格的目录中，建议创建符号链接以使用更简单的路径，例如：
+`mklink /D "OpenSSL" "Program Files (x86)\\OpenSSL-Win32"`
+将环境变量 `OPENSSL_ROOT` 设置为新安装目录的位置：
+`set OPENSSL_ROOT=C:/OpenSSL`
+随后进行构建。有关使用 OpenSSL 构建测试用例的示例，请参考 `beast/.dockers/windows-vs-32/Dockerfile`。</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>type: variablelist cell</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>