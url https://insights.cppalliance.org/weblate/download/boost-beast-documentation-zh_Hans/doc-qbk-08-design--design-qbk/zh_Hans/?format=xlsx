--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -473,447 +473,447 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Design Choices</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Design Choices</t>
+          <t>设计选择</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>The implementations were originally driven by business needs of cryptocurrency server applications (e.g.  [@https://github.com/ripple/rippled rippled]), written in C++. These needs were not met by existing solutions so Beast was written from scratch as a solution. Beast's design philosophy avoids flaws exhibited by other libraries:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>The implementations were originally driven by business needs of cryptocurrency server applications (e.g.  [@https://github.com/ripple/rippled rippled]), written in C++. These needs were not met by existing solutions so Beast was written from scratch as a solution. Beast's design philosophy avoids flaws exhibited by other libraries:</t>
+          <t>这些实现最初是由加密货币服务器应用（例如 [rippled](https://github.com/ripple/rippled)）的业务需求驱动的，使用 C++ 编写。由于现有方案无法满足这些需求，因此从零开始编写了 Beast 作为解决方案。Beast 的设计哲学避免了其他库所表现出的缺陷：</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>* Don't try to do too much.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>* Don't try to do too much.</t>
+          <t>* 不要试图包揽过多功能。</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>* Don't sacrifice performance.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>* Don't sacrifice performance.</t>
+          <t>* 绝不牺牲性能。</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>* Mimic __Asio__; familiarity breeds confidence.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>* Mimic __Asio__; familiarity breeds confidence.</t>
+          <t>* 模仿 Asio；熟悉感带来信心。</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>* Role-symmetric interfaces; client and server the same (or close to it).</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>* Role-symmetric interfaces; client and server the same (or close to it).</t>
+          <t>* 角色对称的接口；客户端与服务端一致（或高度相似）。</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>* Leave important decisions, such as allocating memory or</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>* Leave important decisions, such as allocating memory or</t>
+          <t>* 将重要决策权（如内存分配或</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Beast uses the __DynamicBuffer__ concept presented in the __NetTS__, and relies heavily on the __ConstBufferSequence__ and __MutableBufferSequence__ concepts for passing buffers to functions. The authors have found the dynamic buffer and buffer sequence interfaces to be optimal for interacting with Asio, and for other tasks such as incremental parsing of data in buffers (for example, parsing websocket frames stored in a [link beast.ref.boost__beast__static_buffer `static_buffer`]).</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Beast uses the __DynamicBuffer__ concept presented in the __NetTS__, and relies heavily on the __ConstBufferSequence__ and __MutableBufferSequence__ concepts for passing buffers to functions. The authors have found the dynamic buffer and buffer sequence interfaces to be optimal for interacting with Asio, and for other tasks such as incremental parsing of data in buffers (for example, parsing websocket frames stored in a [link beast.ref.boost__beast__static_buffer `static_buffer`]).</t>
+          <t>Beast 采用了 NetTS 中提出的 DynamicBuffer 概念，并高度依赖 ConstBufferSequence 和 MutableBufferSequence 概念来向函数传递缓冲区。作者发现，动态缓冲区和缓冲区序列接口不仅非常适合与 Asio 交互，也非常适合其他任务，例如对缓冲区中的数据进行增量解析（比如解析存储在 [link beast.ref.boost__beast__static_buffer `static_buffer`] 中的 WebSocket 帧）。</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>During the development of Beast the authors have studied other software packages and in particular the comments left during the Boost Review process of other packages offering similar functionality. In this section and the FAQs that follow we attempt to answer those questions that are also applicable to Beast.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>During the development of Beast the authors have studied other software packages and in particular the comments left during the Boost Review process of other packages offering similar functionality. In this section and the FAQs that follow we attempt to answer those questions that are also applicable to Beast.</t>
+          <t>在开发 Beast 的过程中，作者研究了其他软件包，特别是针对其他提供类似功能的软件包在 Boost 审查过程中留下的评论。在本节以及随后的常见问题解答（FAQs）中，我们将尝试回答那些同样适用于 Beast 的问题。</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>For HTTP we model the message to maximize flexibility of implementation strategies while allowing familiar verbs such as [*`read`] and [*`write`]. The HTTP interface is further driven by the needs of the WebSocket module, as a WebSocket session requires a HTTP Upgrade handshake exchange at the start. Other design goals:</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>For HTTP we model the message to maximize flexibility of implementation strategies while allowing familiar verbs such as [*`read`] and [*`write`]. The HTTP interface is further driven by the needs of the WebSocket module, as a WebSocket session requires a HTTP Upgrade handshake exchange at the start. Other design goals:</t>
+          <t>对于 HTTP，我们对消息进行建模，以最大限度地提高实现策略的灵活性，同时允许使用诸如 [*`read`] 和 [*`write`] 等熟悉的动词。HTTP 接口的设计还进一步受 WebSocket 模块需求的驱动，因为 WebSocket 会话在开始时需要一次 HTTP 升级握手交换。其他设计目标：</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>* Keep it simple.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>* Keep it simple.</t>
+          <t>* 保持简单。</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>* Stay low level; don't invent a whole web server or client.</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>* Stay low level; don't invent a whole web server or client.</t>
+          <t>* 保持底层；不要重新发明一整套 Web 服务器或客户端。</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>* Allow for customizations, if the user needs it.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>* Allow for customizations, if the user needs it.</t>
+          <t>* 允许用户根据需要进行自定义。</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>The following video presentation was delivered at [@https://cppcon.org/ CppCon] in 2016. It provides a light introduction to some of the earliest interfaces of Beast (which have since changed).</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>The following video presentation was delivered at [@https://cppcon.org/ CppCon] in 2016. It provides a light introduction to some of the earliest interfaces of Beast (which have since changed).</t>
+          <t>以下视频演示是在 2016 年的 [@https://cppcon.org/ CppCon] 上发表的。它简要介绍了 Beast 的一些早期接口（这些接口此后已发生变化）。</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>