--- v0 (2026-06-07)
+++ v1 (2026-07-24)
@@ -473,427 +473,427 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>FieldsWriter</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>FieldsWriter</t>
+          <t>字段写入器</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>A [*FieldsWriter] provides a algorithm to obtain a sequence of buffers representing the complete serialized HTTP/1 header for a set of fields. The implementation constructs an instance of this type when needed, and calls into it once to retrieve the buffers.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A [*FieldsWriter] provides a algorithm to obtain a sequence of buffers representing the complete serialized HTTP/1 header for a set of fields. The implementation constructs an instance of this type when needed, and calls into it once to retrieve the buffers.</t>
+          <t>[*FieldsWriter] 提供了一种算法，用于获取表示一组字段的完整序列化 HTTP/1 标头的缓冲区序列。实现会在需要时构造该类型的实例，并仅调用一次以获取缓冲区。</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Associated Types</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Associated Types</t>
+          <t>关联类型</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>* __FieldsWriter__</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>* __FieldsWriter__</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Requirements</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Requirements</t>
+          <t>要求</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>These requirements may undergo non-backward compatible</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>These requirements may undergo non-backward compatible</t>
+          <t>这些要求可能会发生非向后兼容的变更</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>In this table:</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>In this table:</t>
+          <t>在下表中：</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>* `W` denotes a type that meets the requirements of [*FieldsWriter].
 * `F` denotes a __Fields__ where</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>* `W` denotes a type that meets the requirements of [*FieldsWriter].
-* `F` denotes a __Fields__ where</t>
+          <t>* `W` 表示满足 [*FieldsWriter] 要求的类型。
+* `F` 表示 __Fields__，其中</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>* `a` is a value of type `W`.
 * `f` is a value of type `F`.
 * `v` is an `unsigned` value representing the HTTP version.
 * `c` is an `unsigned` representing the HTTP status-code.
 * `m` is a value of type [link beast.ref.boost__beast__http__verb `verb`].</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>* `a` is a value of type `W`.
-[...3 lines deleted...]
-* `m` is a value of type [link beast.ref.boost__beast__http__verb `verb`].</t>
+          <t>* `a` 是类型为 `W` 的值。
+* `f` 是类型为 `F` 的值。
+* `v` 是表示 HTTP 版本的 `unsigned` 值。
+* `c` 是表示 HTTP 状态码的 `unsigned` 值。
+* `m` 是 [link beast.ref.boost__beast__http__verb `verb`] 类型的值。</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Valid expressions</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Valid expressions</t>
+          <t>有效表达式</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>expression</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>expression</t>
+          <t>表达式</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>type</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>type</t>
+          <t>类型</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>semantics, pre/post-conditions</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>semantics, pre/post-conditions</t>
+          <t>语义，前置/后置条件</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>`W::const_buffers_type`</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
@@ -904,389 +904,389 @@
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t xml:space="preserve">type: table cell
 </t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>A type which meets the requirements of __ConstBufferSequence__. This is the type of buffer returned by `W::get`.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>A type which meets the requirements of __ConstBufferSequence__. This is the type of buffer returned by `W::get`.</t>
+          <t>一种满足 __ConstBufferSequence__ 要求的类型。该类型是 `W::get` 返回的缓冲区类型。</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>`W{f,v,m}`</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>`W{f,v,m}`</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>The implementation calls this constructor to indicate that the fields being serialized form part of an HTTP request. The lifetime of `f` is guaranteed to end no earlier than after the `W` is destroyed.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>The implementation calls this constructor to indicate that the fields being serialized form part of an HTTP request. The lifetime of `f` is guaranteed to end no earlier than after the `W` is destroyed.</t>
+          <t>实现调用该构造函数，用于表示正在序列化的字段属于 HTTP 请求。该对象 `f` 的生命周期保证在 `W` 销毁之后才会结束。</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>`W{f,v,c}`</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>`W{f,v,c}`</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>The implementation calls this constructor to indicate that the fields being serialized form part of an HTTP response. The lifetime of `f` is guaranteed to end no earlier than after the `W` is destroyed.</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>The implementation calls this constructor to indicate that the fields being serialized form part of an HTTP response. The lifetime of `f` is guaranteed to end no earlier than after the `W` is destroyed.</t>
+          <t>实现调用该构造函数，用于表示正在序列化的字段属于 HTTP 响应。该对象 `f` 的生命周期保证在 `W` 销毁之后才会结束。</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>`W{f}`</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>`W{f}`</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>The implementation calls this constructor to indicate that the fields being serialized form part of a chunked encoding final-chunk trailer. The lifetime of `f` is guaranteed to end no earlier than after the `W` is destroyed.</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>The implementation calls this constructor to indicate that the fields being serialized form part of a chunked encoding final-chunk trailer. The lifetime of `f` is guaranteed to end no earlier than after the `W` is destroyed.</t>
+          <t>实现调用该构造函数，用于表示正在序列化的字段属于分块传输编码的最终块尾部。该对象 `f` 的生命周期保证在 `W` 销毁之后才会结束。</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>`a.get()`</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>`a.get()`</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Called once after construction, this function returns a constant buffer sequence containing the serialized representation of the HTTP request or response including the final carriage return linefeed sequence (`"\r\n"`).
 Copies may be made of the returned sequence, but the underlying memory is still owned by the writer. The implementation will destroy all copies of the buffer sequence before destroying `a`.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Called once after construction, this function returns a constant buffer sequence containing the serialized representation of the HTTP request or response including the final carriage return linefeed sequence (`"\r\n"`).
-Copies may be made of the returned sequence, but the underlying memory is still owned by the writer. The implementation will destroy all copies of the buffer sequence before destroying `a`.</t>
+          <t>该函数在构造后仅被调用一次，用于返回一个常量缓冲区序列。该序列包含 HTTP 请求或响应的序列化表示，以及最终的换行回车序列（"\r\n"）。
+返回的序列可以被拷贝，但底层内存仍由该写入器持有。实现会在销毁该对象 `a` 之前，销毁该缓冲区序列的所有拷贝。</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Exemplar</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Exemplar</t>
+          <t>示例</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Models</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Models</t>
+          <t>模型</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__http__basic_fields.writer `basic_fields::writer`]</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__http__basic_fields.writer `basic_fields::writer`]</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>