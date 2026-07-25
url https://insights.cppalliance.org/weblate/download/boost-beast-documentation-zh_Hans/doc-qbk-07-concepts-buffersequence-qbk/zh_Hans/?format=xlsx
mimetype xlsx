--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -473,119 +473,119 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>BufferSequence</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>BufferSequence</t>
+          <t>缓冲区序列</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>A [*BufferSequence] is a type meeting either of the following requirements:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A [*BufferSequence] is a type meeting either of the following requirements:</t>
+          <t>[*缓冲区序列] 是指满足以下任一要求的类型：</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>* __ConstBufferSequence__
 * __MutableBufferSequence__</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>* __ConstBufferSequence__
 * __MutableBufferSequence__</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>