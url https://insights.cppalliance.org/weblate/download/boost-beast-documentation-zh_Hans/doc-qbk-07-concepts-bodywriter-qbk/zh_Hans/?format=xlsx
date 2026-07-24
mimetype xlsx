--- v0 (2026-06-06)
+++ v1 (2026-07-24)
@@ -473,847 +473,847 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>BodyWriter</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>BodyWriter</t>
+          <t>消息体写入器</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>A [*BodyWriter] provides an [@https://en.wikipedia.org/wiki/Online_algorithm online algorithm] to obtain a sequence of zero or more buffers from a body during serialization. The implementation creates an instance of this type when needed, and calls into it one or more times to retrieve buffers holding body octets. The interface of [*BodyWriter] is intended to obtain buffers for these scenarios:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A [*BodyWriter] provides an [@https://en.wikipedia.org/wiki/Online_algorithm online algorithm] to obtain a sequence of zero or more buffers from a body during serialization. The implementation creates an instance of this type when needed, and calls into it one or more times to retrieve buffers holding body octets. The interface of [*BodyWriter] is intended to obtain buffers for these scenarios:</t>
+          <t>[*BodyWriter] 提供一种 [@https://en.wikipedia.org/wiki/Online_algorithm 在线算法]，用于在序列化过程中从消息体获取零个或多个缓冲区序列。实现会在需要时创建该类型的实例，并调用一次或多次以检索包含消息体八位字节的缓冲区。[BodyWriter] 的接口设计用于获取以下场景的缓冲区：</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>* A body that does not entirely fit in memory.
 * A body produced incrementally from coroutine output.
 * A body represented by zero or more buffers already in memory.
 * A body whose size is not known ahead of time.
 * Body data generated dynamically from other threads.
 * Body data computed algorithmically.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>* A body that does not entirely fit in memory.
-[...4 lines deleted...]
-* Body data computed algorithmically.</t>
+          <t>* 无法完整存入内存的消息体。
+* 由协程输出逐步生成的消息体。
+* 由已在内存中的零个或多个缓冲区表示的消息体。
+* 大小无法预先确定的消息体。
+* 由其他线程动态生成的消息体数据。
+* 通过算法计算得到的消息体数据。</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Associated Types</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Associated Types</t>
+          <t>关联类型</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__http__is_body_writer `is_body_writer`]
 * __Body__</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__http__is_body_writer `is_body_writer`]
 * __Body__</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Requirements</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Requirements</t>
+          <t>要求</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>These requirements may undergo non-backward compatible</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>These requirements may undergo non-backward compatible</t>
+          <t>这些要求可能发生不向后兼容的变更</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>In this table:</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>In this table:</t>
+          <t>在下表中：</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>* `W` denotes a type meeting the requirements of [*BodyWriter].
 * `B` denotes a __Body__ where</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>* `W` denotes a type meeting the requirements of [*BodyWriter].
-* `B` denotes a __Body__ where</t>
+          <t>W 表示满足 [*BodyWriter] 要求的类型。
+B 表示一个 Body 类型，其中</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>* `a` denotes a value of type `W`.
 * `h` denotes a const value of type `header&lt;isRequest, Fields&gt; const&amp;`.
 * `v` denotes a possibly const value of type `Body::value_type&amp;`.
 * `ec` is a value of type [link beast.ref.boost__beast__error_code `error_code&amp;`].
 * `W&lt;T&gt;` is the type `boost::optional&lt;std::pair&lt;T, bool&gt;&gt;`.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>* `a` denotes a value of type `W`.
-[...3 lines deleted...]
-* `W&lt;T&gt;` is the type `boost::optional&lt;std::pair&lt;T, bool&gt;&gt;`.</t>
+          <t>* `a` 表示类型为 `W` 的值。  
+* `h` 表示类型为 `header&lt;isRequest, Fields&gt; const&amp;` 的常量值。  
+* `v` 表示类型可能为常量的 `Body::value_type&amp;` 值。  
+* `ec` 表示类型为 [link beast.ref.boost__beast__error_code `error_code&amp;`] 的值。  
+* `W&lt;T&gt;` 表示类型 `boost::optional&lt;std::pair&lt;T, bool&gt;&gt;`。</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Valid expressions</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Valid expressions</t>
+          <t>有效表达式</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Expression</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Expression</t>
+          <t>表达式</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>类型</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Semantics, Pre/Post-conditions</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Semantics, Pre/Post-conditions</t>
+          <t>语义、前置条件与后置条件</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>`W::const_buffers_type`</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>`W::const_buffers_type`</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>A type which meets the requirements of __ConstBufferSequence__. This is the type of buffer returned by `W::get`.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>A type which meets the requirements of __ConstBufferSequence__. This is the type of buffer returned by `W::get`.</t>
+          <t>该类型满足 ConstBufferSequence 的要求，为 W::get 返回的缓冲区类型。</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>`W{h,v};`</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>`W{h,v};`</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Constructible from `h` and `v`. The lifetime of `h` and `v` are guaranteed to end no earlier than after the `W` is destroyed. The writer shall not access the contents of `h` or `v` before the first call to `init`, permitting lazy construction of the message.
 The constructor may optionally require that `h` and `v` are `const` references, with these consequences:
 * If `W` requires that `h` and `v` are const references, then the corresponding serializer constructors for messages with this body type will will accept a const reference to a message, otherwise:
 * If `W` requires that `h` and `v` are non-const references, then the corresponding serializer constructors for messages with this body type will require a non-const reference to a message.</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Constructible from `h` and `v`. The lifetime of `h` and `v` are guaranteed to end no earlier than after the `W` is destroyed. The writer shall not access the contents of `h` or `v` before the first call to `init`, permitting lazy construction of the message.
-[...2 lines deleted...]
-* If `W` requires that `h` and `v` are non-const references, then the corresponding serializer constructors for messages with this body type will require a non-const reference to a message.</t>
+          <t>可从 `h` 和 `v` 构造。`h` 和 `v` 的生命周期保证不早于 `W` 销毁前结束。写入器在首次调用 `init` 之前不应访问 `h` 或 `v` 的内容，以支持消息的延迟构造。
+构造函数可选择要求 `h` 和 `v` 为 const 引用，其影响如下：
+* 若 `W` 要求 `h` 和 `v` 为 const 引用，则对应消息体类型的序列化器构造函数将接受对消息的 const 引用。
+* 否则，若 `W` 要求 `h` 和 `v` 为非 const 引用，则对应消息体类型的序列化器构造函数将要求对消息的非 const 引用。</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>`a.init(ec)`</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>`a.init(ec)`</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Called once to fully initialize the object before any calls to `get`. The message body becomes valid before entering this function, and remains valid until the writer is destroyed. The function will ensure that `!ec` is `true` if there was no error or set to the appropriate error code if there was one.</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Called once to fully initialize the object before any calls to `get`. The message body becomes valid before entering this function, and remains valid until the writer is destroyed. The function will ensure that `!ec` is `true` if there was no error or set to the appropriate error code if there was one.</t>
+          <t>最终译文：在调用 get 之前调用一次，以完全初始化对象。消息体在进入该函数前有效，并持续有效直到写入器销毁。该函数在无错误时确保 !ec 为 true，否则将 ec 设置为对应的错误码。</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>`a.get(ec)`</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>`a.get(ec)`</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>`W&lt;W::const_buffers_type&gt;`</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>`W&lt;W::const_buffers_type&gt;`</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Called one or more times after `init` succeeds. This function returns `boost::none` if all buffers representing the body have been returned in previous calls or if it sets `ec` to indicate an error. Otherwise, if there are buffers remaining the function should return a pair with the first element containing a non-zero length buffer sequence representing the next set of octets in the body, while the second element is a `bool` meaning `true` if there may be additional buffers returned on a subsequent call, or `false` if the buffer returned on this call is the last buffer representing the body. The function will ensure that `!ec` is `true` if there was no error or set to the appropriate error code if there was one.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Called one or more times after `init` succeeds. This function returns `boost::none` if all buffers representing the body have been returned in previous calls or if it sets `ec` to indicate an error. Otherwise, if there are buffers remaining the function should return a pair with the first element containing a non-zero length buffer sequence representing the next set of octets in the body, while the second element is a `bool` meaning `true` if there may be additional buffers returned on a subsequent call, or `false` if the buffer returned on this call is the last buffer representing the body. The function will ensure that `!ec` is `true` if there was no error or set to the appropriate error code if there was one.</t>
+          <t>`init` 成功后，该函数被调用一次或多次。若之前调用已返回代表该主体的所有缓冲区，或该函数设置 `ec` 用于指示错误，则该函数返回 `boost::none`。若仍存在剩余缓冲区，则该函数应返回一个 pair，其第一元素包含一个长度非零的缓冲区序列，用于表示该主体中下一组八位字节；其第二元素为 `bool` 类型，`true` 用于表示后续调用可能返回更多缓冲区，`false` 用于表示本次调用所返回的缓冲区为该主体最后一部分。该函数确保：若无错误，则 `!ec` 为 `true`；若存在错误，则将 `ec` 设为对应的错误码。</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Exemplar</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Exemplar</t>
+          <t>示例</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>114</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Models</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Models</t>
+          <t>模型</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__http__basic_dynamic_body.writer `basic_dynamic_body::writer`]
 * [link beast.ref.boost__beast__http__basic_file_body__writer `basic_file_body::writer`]
 * [link beast.ref.boost__beast__http__basic_string_body.writer `basic_string_body::writer`]
 * [link beast.ref.boost__beast__http__buffer_body.writer `buffer_body::writer`]
 * [link beast.ref.boost__beast__http__empty_body.writer `empty_body::writer`]
 * [link beast.ref.boost__beast__http__span_body.writer `span_body::writer`]
 * [link beast.ref.boost__beast__http__vector_body.writer `vector_body::writer`]</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__http__basic_dynamic_body.writer `basic_dynamic_body::writer`]
 * [link beast.ref.boost__beast__http__basic_file_body__writer `basic_file_body::writer`]
 * [link beast.ref.boost__beast__http__basic_string_body.writer `basic_string_body::writer`]
 * [link beast.ref.boost__beast__http__buffer_body.writer `buffer_body::writer`]
 * [link beast.ref.boost__beast__http__empty_body.writer `empty_body::writer`]
 * [link beast.ref.boost__beast__http__span_body.writer `span_body::writer`]
 * [link beast.ref.boost__beast__http__vector_body.writer `vector_body::writer`]</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>