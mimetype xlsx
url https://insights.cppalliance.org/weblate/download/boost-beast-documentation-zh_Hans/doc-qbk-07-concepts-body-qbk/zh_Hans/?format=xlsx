--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -473,751 +473,751 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Body</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Body</t>
+          <t>消息体</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>A [*Body] type is supplied as a template argument to the __message__ class. It controls both the type of the data member of the resulting message object, and the algorithms used during parsing and serialization.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A [*Body] type is supplied as a template argument to the __message__ class. It controls both the type of the data member of the resulting message object, and the algorithms used during parsing and serialization.</t>
+          <t>[*Body] 类型作为模板参数传递给 __message__ 类。它决定结果消息对象中数据成员的类型，以及解析和序列化所用算法。</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Associated Types</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Associated Types</t>
+          <t>关联类型</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__http__is_body `is_body`]
 * __BodyReader__
 * __BodyWriter__</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__http__is_body `is_body`]
 * __BodyReader__
 * __BodyWriter__</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Requirements</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Requirements</t>
+          <t>要求</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>In this table:</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>In this table:</t>
+          <t>在下表中：</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>* `B` is a type meeting the requirements of [*Body].
 * `m` is a value of type `message&lt;b,B,F&gt;` where `b` is a `bool` value</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>* `B` is a type meeting the requirements of [*Body].
-* `m` is a value of type `message&lt;b,B,F&gt;` where `b` is a `bool` value</t>
+          <t>* `B` 是一个满足 [*Body] 要求的类型。
+* `m` 是类型为 `message&lt;b,B,F&gt;` 的值，其中 `b` 为 `bool` 类型的值。</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Valid expressions</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Valid expressions</t>
+          <t>有效表达式</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Expression</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Expression</t>
+          <t>表达式</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>类型</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Semantics, Pre/Post-conditions</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Semantics, Pre/Post-conditions</t>
+          <t>语义、前置条件与后置条件</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>`B::value_type`</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>`B::value_type`</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>The return type of the `message::body` member function. If this is not movable or not copyable, the containing message will be not movable or not copyable.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>The return type of the `message::body` member function. If this is not movable or not copyable, the containing message will be not movable or not copyable.</t>
+          <t>`message::body` 成员函数返回的类型。如果该类型不支持移动或复制，则包含它的消息对象同样不支持移动或复制。</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>`B::reader`</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>`B::reader`</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>If present, indicates that the body can be parsed. The type must meet the requirements of __BodyReader__. The implementation constructs an object of this type to obtain buffers into which parsed body octets are placed.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>If present, indicates that the body can be parsed. The type must meet the requirements of __BodyReader__. The implementation constructs an object of this type to obtain buffers into which parsed body octets are placed.</t>
+          <t>若该类型存在，则表示消息体可被解析。该类型必须满足 __BodyReader__ 的要求。实现会构造该类型的对象，用于获取存放已解析消息体八位字节的缓冲区。</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>`B::writer`</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>`B::writer`</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>If present, indicates that the body is serializable. The type must meet the requirements of __BodyWriter__. The implementation constructs an object of this type to obtain buffers representing the message body for serialization.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>If present, indicates that the body is serializable. The type must meet the requirements of __BodyWriter__. The implementation constructs an object of this type to obtain buffers representing the message body for serialization.</t>
+          <t>若存在该类型，则用于表示该主体可序列化。该类型必须满足 __BodyWriter__ 的要求。该实现用于构造该类型的对象，以获取用于表示消息主体序列化内容的缓冲区。</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>B::size(
 B::value_type body)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>B::size(
 B::value_type body)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>`std::uint64_t`</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>`std::uint64_t`</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>This static member function is optional. It returns the payload size of `body` in bytes not including any chunked transfer encoding. The return value may be zero, to indicate that the message is known to have no payload. The function shall not exit via an exception.
 When this function is present:
 * The function shall not fail
 * A call to [link beast.ref.boost__beast__http__message.payload_size `message::payload_size`] will return the same value as `size`.
 * A call to [link beast.ref.boost__beast__http__message.prepare_payload `message::prepare_payload`] will remove "chunked" from the Transfer-Encoding field if it appears as the last encoding, and will set the Content-Length field to the returned value.
 Otherwise, when the function is omitted:
 * A call to [link beast.ref.boost__beast__http__message.payload_size `message::payload_size`] will return `boost::none`.
 * A call to [link beast.ref.boost__beast__http__message.prepare_payload `message::prepare_payload`] will erase the Content-Length field, and add "chunked" as the last encoding in the Transfer-Encoding field if it is not already present.</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>This static member function is optional. It returns the payload size of `body` in bytes not including any chunked transfer encoding. The return value may be zero, to indicate that the message is known to have no payload. The function shall not exit via an exception.
-[...6 lines deleted...]
-* A call to [link beast.ref.boost__beast__http__message.prepare_payload `message::prepare_payload`] will erase the Content-Length field, and add "chunked" as the last encoding in the Transfer-Encoding field if it is not already present.</t>
+          <t>该静态成员函数为可选。它返回消息体的大小（以字节为单位），不包含任何分块传输编码。返回值可能为零，表示已知消息不包含有效载荷。该函数不应通过异常退出。
+当该函数存在时：
+* 函数不应失败。
+* 调用 [link beast.ref.boost__beast__http__message.payload_size `message::payload_size`] 将返回与 `size` 相同的值。
+* 调用 [link beast.ref.boost__beast__http__message.prepare_payload `message::prepare_payload`] 将移除 Transfer-Encoding 字段中的 "chunked"（如果它作为最后一个编码出现），并将 Content-Length 字段设置为返回的值。
+否则，当该函数省略时：
+* 调用 [link beast.ref.boost__beast__http__message.payload_size `message::payload_size`] 将返回 `boost::none`。
+* 调用 [link beast.ref.boost__beast__http__message.prepare_payload `message::prepare_payload`] 将擦除 Content-Length 字段，并在 Transfer-Encoding 字段中添加 "chunked" 作为最后一个编码（如果尚未存在）。</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Exemplar</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Exemplar</t>
+          <t>示例</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Models</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Models</t>
+          <t>模型</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__http__basic_dynamic_body `basic_dynamic_body`]
 * [link beast.ref.boost__beast__http__basic_file_body `basic_file_body`]
 * [link beast.ref.boost__beast__http__basic_string_body `basic_string_body`]
 * [link beast.ref.boost__beast__http__buffer_body `buffer_body`]
 * [link beast.ref.boost__beast__http__empty_body `empty_body`]
 * [link beast.ref.boost__beast__http__span_body `span_body`]
 * [link beast.ref.boost__beast__http__vector_body `vector_body`]</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__http__basic_dynamic_body `basic_dynamic_body`]
 * [link beast.ref.boost__beast__http__basic_file_body `basic_file_body`]
 * [link beast.ref.boost__beast__http__basic_string_body `basic_string_body`]
 * [link beast.ref.boost__beast__http__buffer_body `buffer_body`]
 * [link beast.ref.boost__beast__http__empty_body `empty_body`]
 * [link beast.ref.boost__beast__http__span_body `span_body`]
 * [link beast.ref.boost__beast__http__vector_body `vector_body`]</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>