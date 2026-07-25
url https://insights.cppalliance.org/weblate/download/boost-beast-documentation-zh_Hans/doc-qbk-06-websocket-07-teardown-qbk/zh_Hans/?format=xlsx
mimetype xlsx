--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -473,357 +473,357 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Teardown</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Teardown</t>
+          <t>连接拆除</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>The WebSocket protocol requirements described in rfc6455 section 7.1.1 outline an operation described as [@https://tools.ietf.org/html/rfc6455#section-7.1.1 ['Close the WebSocket Connection]]. This operation cleanly discards bytes remaining at receiving endpoints and also closes the underlying TCP/IP connection. Orderly shutdowns are always preferred; for TLS or SSL streams, a protocol-level shutdown is desired. This presents a small issue for the [link beast.ref.boost__beast__websocket__stream `stream`] implementation: the stream's `NextLayer` template type requires only __SyncStream__ or __AsyncStream__, but those concepts do not support the operations to shut down the connection.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>The WebSocket protocol requirements described in rfc6455 section 7.1.1 outline an operation described as [@https://tools.ietf.org/html/rfc6455#section-7.1.1 ['Close the WebSocket Connection]]. This operation cleanly discards bytes remaining at receiving endpoints and also closes the underlying TCP/IP connection. Orderly shutdowns are always preferred; for TLS or SSL streams, a protocol-level shutdown is desired. This presents a small issue for the [link beast.ref.boost__beast__websocket__stream `stream`] implementation: the stream's `NextLayer` template type requires only __SyncStream__ or __AsyncStream__, but those concepts do not support the operations to shut down the connection.</t>
+          <t>WebSocket 协议规范（rfc6455 第 7.1.1 节）概述了一个称为“关闭 WebSocket 连接”的操作。该操作会清理接收端剩余字节，并同时关闭底层的 TCP/IP 连接。通常优先采用有序关闭方式；对于 TLS 或 SSL 流，则需要进行协议级的关闭。这给 [link beast.ref.boost__beast__websocket__stream stream] 的实现带来一个小问题：流的 NextLayer 模板类型仅要求满足 SyncStream 或 AsyncStream，但这些概念并不支持关闭连接的操作。</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>To enable the implementation to perform the shutdown components of the close operation, the library exposes two customization points expressed as free functions associated with the next layer type:</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>To enable the implementation to perform the shutdown components of the close operation, the library exposes two customization points expressed as free functions associated with the next layer type:</t>
+          <t>为使实现能够执行关闭操作中的关闭步骤，该库公开了两个定制点，它们是与下一层类型关联的自由函数：</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__websocket__teardown `teardown`]: Overloads</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__websocket__teardown `teardown`]: Overloads</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__websocket__async_teardown `async_teardown`]:</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>* [link beast.ref.boost__beast__websocket__async_teardown `async_teardown`]:</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>The implementation provides suitable overloads of the teardown customization points when websocket streams are instantiated using the Asio types __socket__ or __ssl_stream__ for the next layer. In this case no user action is required. However, when the websocket stream is instantiated for a user-defined type, compile errors will result if the customization points are not provided for the user defined type. Furthermore, user-defined types that wrap one of the Asio objects mentioned earlier may wish to invoke a teardown customization point for the wrapped object. This is how those tasks are accomplished.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>The implementation provides suitable overloads of the teardown customization points when websocket streams are instantiated using the Asio types __socket__ or __ssl_stream__ for the next layer. In this case no user action is required. However, when the websocket stream is instantiated for a user-defined type, compile errors will result if the customization points are not provided for the user defined type. Furthermore, user-defined types that wrap one of the Asio objects mentioned earlier may wish to invoke a teardown customization point for the wrapped object. This is how those tasks are accomplished.</t>
+          <t>当使用 Asio 类型 socket 或 ssl_stream 作为下一层来实例化 WebSocket 流时，实现会提供适当的拆除定制点重载，此时无需用户额外操作。但如果为自定义类型实例化 WebSocket 流，且未为该类型提供这些定制点，则会导致编译错误。另外，如果自定义类型封装了上述某个 Asio 对象，则可能需要调用被封装对象的拆除定制点。以下示例展示了如何完成这些操作。</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>User-defined Teardown</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>User-defined Teardown</t>
+          <t>用户自定义拆除</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>To provide overloads of teardown for a user-defined type, simply declare the two free functions with the correct signature, accepting a reference to the user-defined type as the stream parameter:</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>To provide overloads of teardown for a user-defined type, simply declare the two free functions with the correct signature, accepting a reference to the user-defined type as the stream parameter:</t>
+          <t>要为自定义类型提供拆除操作的重载，只需声明两个具有正确签名的自由函数，这些函数接受对自定义类型的引用作为流参数：</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>When the implementation invokes the asynchronous teardown function, it always uses an invokable completion handler. It is not necessary to specify the return type customization when creating user-defined overloads of `async_teardown`.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>When the implementation invokes the asynchronous teardown function, it always uses an invokable completion handler. It is not necessary to specify the return type customization when creating user-defined overloads of `async_teardown`.</t>
+          <t>当实现调用异步拆除函数时，总是传入一个可调用的完成处理器。定义 `async_teardown` 的自定义重载时，无需指定返回类型的定制。</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Invoking Teardown</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Invoking Teardown</t>
+          <t>调用拆除操作</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>To invoke the customization point, first bring the default implementation into scope with a `using` statement. Then call the customization point without namespace qualification, allowing argument-dependent lookup to take effect:</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>To invoke the customization point, first bring the default implementation into scope with a `using` statement. Then call the customization point without namespace qualification, allowing argument-dependent lookup to take effect:</t>
+          <t>要调用该定制点，首先通过 `using` 声明将默认实现引入作用域，然后不使用命名空间限定符直接调用该定制点，以便让参数依赖查找（ADL）生效：</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>