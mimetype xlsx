--- v0 (2026-06-06)
+++ v1 (2026-07-25)
@@ -473,627 +473,627 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Decorator</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Decorator</t>
+          <t>修饰器</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>For programs which need to modify either the outgoing WebSocket HTTP Upgrade request, the outgoing WebSocket HTTP Upgrade response, or both, the stream supports an optional property called a ['decorator]. This is a function pointer or callable object which is invoked before the implementation sends an HTTP message. The decorator receives a modifiable reference to the message, allowing for modifications. The interface to this system uses:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>For programs which need to modify either the outgoing WebSocket HTTP Upgrade request, the outgoing WebSocket HTTP Upgrade response, or both, the stream supports an optional property called a ['decorator]. This is a function pointer or callable object which is invoked before the implementation sends an HTTP message. The decorator receives a modifiable reference to the message, allowing for modifications. The interface to this system uses:</t>
+          <t>对于需要修改出站 WebSocket HTTP 升级请求或响应（或两者都需要）的程序，流支持一个可选属性，称为“修饰器”。修饰器是一个函数指针或可调用对象，在实现发送 HTTP 消息前会被调用。修饰器接收一个可修改的消息引用，允许对其进行修改。该系统的接口使用以下类型：</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>WebSocket Decorator Interface</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>WebSocket Decorator Interface</t>
+          <t>WebSocket 修饰器接口</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>名称</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>描述</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__websocket__request_type `request_type`]</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__websocket__request_type `request_type`]</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>This is the type of the object passed to the decorator to represent HTTP Upgrade requests.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>This is the type of the object passed to the decorator to represent HTTP Upgrade requests.</t>
+          <t>该类型表示传递给修饰器的对象，用于表示 HTTP 升级请求。</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__websocket__response_type `response_type`]</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__websocket__response_type `response_type`]</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>This is the type of the object passed to the decorator to represent HTTP Upgrade response.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>This is the type of the object passed to the decorator to represent HTTP Upgrade response.</t>
+          <t>该类型表示传递给修饰器的对象，用于表示 HTTP 升级响应。</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__websocket__stream_base__decorator `stream_base::decorator`]</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__websocket__stream_base__decorator `stream_base::decorator`]</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Objects of this type are used to hold a decorator to be set on the stream using `set_option`.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Objects of this type are used to hold a decorator to be set on the stream using `set_option`.</t>
+          <t>该类型的对象用于保存修饰器，并通过 `set_option` 将其设置在流上。</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__websocket__stream.set_option `stream::set_option`]</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__websocket__stream.set_option `stream::set_option`]</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>This function is used to set a `stream_base::decorator` on the stream.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>This function is used to set a `stream_base::decorator` on the stream.</t>
+          <t>该函数用于在流上设置 `stream_base::decorator`。</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>This declares a normal function which decorates outgoing HTTP requests:</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>This declares a normal function which decorates outgoing HTTP requests:</t>
+          <t>以下声明一个普通函数，该函数用于装饰出站 HTTP 请求。</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>When using a decorator, it must be set on the stream before any handshaking takes place. This sets the decorator on the stream, to be used for all subsequent calls to accept or handshake:</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>When using a decorator, it must be set on the stream before any handshaking takes place. This sets the decorator on the stream, to be used for all subsequent calls to accept or handshake:</t>
+          <t>使用修饰器时，必须在进行任何握手之前将其设置在流上。以下代码将修饰器设置在流上，供后续所有 `accept` 或 `handshake` 调用使用：</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Alternatively, a function object may be used. Small function objects will not incur a memory allocation. The follow code declares and sets a function object as a decorator:</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Alternatively, a function object may be used. Small function objects will not incur a memory allocation. The follow code declares and sets a function object as a decorator:</t>
+          <t>也可以使用函数对象。小型函数对象不会产生内存分配。以下代码声明并设置一个函数对象作为修饰器：</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>A lambda may be used in place of a named function object:</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>A lambda may be used in place of a named function object:</t>
+          <t>也可以使用 lambda 表达式代替具名函数对象：</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>It also possible for a single decorator to handle both requests and responses, if it is overloaded for both types either as a generic lambda (C++14 and later) or as a class as shown here:</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>It also possible for a single decorator to handle both requests and responses, if it is overloaded for both types either as a generic lambda (C++14 and later) or as a class as shown here:</t>
+          <t>单个修饰器也可以同时处理请求和响应，只需为这两种类型提供重载，可以通过泛型 lambda（C++14 及更高版本）或类来实现，如下所示：</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>The implementation takes ownership by decay-copy of the invocable object used as the decorator. Move-only types are possible:</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>The implementation takes ownership by decay-copy of the invocable object used as the decorator. Move-only types are possible:</t>
+          <t>实现会通过退化拷贝的方式获取用作修饰器的可调用对象的所有权。只可移动的类型也同样适用：</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Undefined behavior results if the decorator modifies the fields</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Undefined behavior results if the decorator modifies the fields</t>
+          <t>如果修饰器修改以下字段，将导致未定义行为：</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>