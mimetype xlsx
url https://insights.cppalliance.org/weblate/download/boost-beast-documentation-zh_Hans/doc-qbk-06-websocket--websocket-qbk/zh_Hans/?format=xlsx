--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -479,773 +479,773 @@
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>WebSocket</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>WebSocket</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>The WebSocket Protocol enables two-way communication between a client running untrusted code in a controlled environment to a remote host that has opted-in to communications from that code. The protocol consists of an opening handshake followed by basic message framing, layered over TCP.  The goal of this technology is to provide a mechanism for browser-based applications needing two-way communication with servers without relying on opening multiple HTTP connections.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>The WebSocket Protocol enables two-way communication between a client running untrusted code in a controlled environment to a remote host that has opted-in to communications from that code. The protocol consists of an opening handshake followed by basic message framing, layered over TCP.  The goal of this technology is to provide a mechanism for browser-based applications needing two-way communication with servers without relying on opening multiple HTTP connections.</t>
+          <t>WebSocket 协议允许在受控环境中运行的不受信任代码，与愿意接受该代码通信的远程主机进行双向数据交换。该协议由一个起始握手阶段和随后的基本消息帧格式组成，整个通信基于 TCP 实现。这项技术的主要目的是，为需要与服务器进行双向通信的浏览器应用提供一种解决方案，避免依赖打开多个 HTTP 连接。</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Beast provides developers with a robust WebSocket implementation built on Boost.Asio with a consistent asynchronous model using a modern C++ approach.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Beast provides developers with a robust WebSocket implementation built on Boost.Asio with a consistent asynchronous model using a modern C++ approach.</t>
+          <t>Beast 为开发者提供一套健壮的 WebSocket 实现，该实现基于 Boost.Asio 构建，并采用现代 C++ 方式和一致的异步模型。</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>This documentation assumes familiarity with __Asio__ and</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>This documentation assumes familiarity with __Asio__ and</t>
+          <t>本文档假定读者已熟悉 Asio 及</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Construction</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Construction</t>
+          <t>构造</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>A WebSocket connection requires a stateful object, represented in Beast by a single class template [link beast.ref.boost__beast__websocket__stream `websocket::stream`]. The interface uses the layered stream model. A websocket stream object contains another stream object, called the "next layer", which it uses to perform I/O. Descriptions of each template parameter follow:</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>A WebSocket connection requires a stateful object, represented in Beast by a single class template [link beast.ref.boost__beast__websocket__stream `websocket::stream`]. The interface uses the layered stream model. A websocket stream object contains another stream object, called the "next layer", which it uses to perform I/O. Descriptions of each template parameter follow:</t>
+          <t>WebSocket 连接需要一个有状态的对象，在 Beast 中由类模板 [link beast.ref.boost__beast__websocket__stream `websocket::stream`] 表示。该接口采用分层流模型。WebSocket 流对象包含另一个流对象，称为“下一层”，用于执行 I/O 操作。各模板参数说明如下：</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>WebSocket Stream Template Parameters</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>WebSocket Stream Template Parameters</t>
+          <t>WebSocket 流模板参数</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>名称</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>描述</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>`NextLayer`</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>`NextLayer`</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>The type of the next layer. An object of this type will be constructed and maintained for the lifetime of the stream. All reads and writes will go through the next layer. This type must meet the requirements of either __SyncStream__, __AsyncStream__, or both, depending on the style of I/O that is to be performed.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>The type of the next layer. An object of this type will be constructed and maintained for the lifetime of the stream. All reads and writes will go through the next layer. This type must meet the requirements of either __SyncStream__, __AsyncStream__, or both, depending on the style of I/O that is to be performed.</t>
+          <t>下一层类型。该类型的对象将在流的整个生命周期内被构造并维护。所有读写操作都将通过该下一层进行。此类型必须满足 __SyncStream__、__AsyncStream__ 或两者的要求，具体取决于所执行的 I/O 风格。</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>`deflateSupported`</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>`deflateSupported`</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>When this value is `true`, the stream will support (but not require) the [@https://tools.ietf.org/html/rfc7692 permessage-deflate extension]. Whether or not the stream actually requests or accepts the extension during a handshake depends on a separate configurable option.
 When the value is `false` the extension is disabled. Streams will never request the extension in the client role or accept a request for the extension in the server role. An additional benefit of disabling the extension is that compilation will be faster, and the resulting program executable will contain less code.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>When this value is `true`, the stream will support (but not require) the [@https://tools.ietf.org/html/rfc7692 permessage-deflate extension]. Whether or not the stream actually requests or accepts the extension during a handshake depends on a separate configurable option.
-When the value is `false` the extension is disabled. Streams will never request the extension in the client role or accept a request for the extension in the server role. An additional benefit of disabling the extension is that compilation will be faster, and the resulting program executable will contain less code.</t>
+          <t>当该值为 `true` 时，流将支持（但不强制使用）[@https://tools.ietf.org/html/rfc7692 每消息压缩扩展]。流在握手期间是否实际请求或接受该扩展，取决于另一个可配置选项。
+当该值为 `false` 时，扩展将被禁用。流在客户端角色中永远不会请求该扩展，在服务器角色中也不会接受该扩展的请求。禁用扩展的另一个好处是，编译速度会更快，且生成的可执行程序包含的代码会更少。</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>When a stream is constructed, any arguments provided to the constructor are forwarded to the next layer object's constructor. This declares a stream over a plain TCP/IP socket using an I/O context:</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>When a stream is constructed, any arguments provided to the constructor are forwarded to the next layer object's constructor. This declares a stream over a plain TCP/IP socket using an I/O context:</t>
+          <t>当构造流时，传递给构造函数的任何参数都会转发给下一层对象的构造函数。以下声明一个基于普通 TCP/IP 套接字的流，并使用一个 I/O 上下文：</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Websocket streams use their own protocol-specific timeout feature. When</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Websocket streams use their own protocol-specific timeout feature. When</t>
+          <t>WebSocket 流使用自身协议特定的超时功能。当</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>As with most I/O objects, a websocket stream is [*not thread-safe]. Undefined behavior results if two different threads access the object concurrently. For multi-threaded programs, the `tcp_stream` can be constructed from an executor, in this case a strand. The stream declared below will use a strand to invoke all completion handlers:</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>As with most I/O objects, a websocket stream is [*not thread-safe]. Undefined behavior results if two different threads access the object concurrently. For multi-threaded programs, the `tcp_stream` can be constructed from an executor, in this case a strand. The stream declared below will use a strand to invoke all completion handlers:</t>
+          <t>与大多数 I/O 对象类似，WebSocket 流本身 [*不是线程安全的]。如果两个不同的线程同时访问该对象，将导致未定义行为。对于多线程程序，`tcp_stream` 可以通过执行器（此处为串行器）构造。以下声明的流将使用串行器来调用所有完成处理器：</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>If the next layer supports move-construction, then the websocket stream can be constructed from a moved-from object.</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>If the next layer supports move-construction, then the websocket stream can be constructed from a moved-from object.</t>
+          <t>如果下一层支持移动构造，则 WebSocket 流可以通过移动构造的方式从被移动的对象进行构造。</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>The next layer may be accessed by calling [link beast.ref.boost__beast__websocket__stream.next_layer.overload1 `stream::next_layer`].</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>The next layer may be accessed by calling [link beast.ref.boost__beast__websocket__stream.next_layer.overload1 `stream::next_layer`].</t>
+          <t>可通过调用 [link beast.ref.boost__beast__websocket__stream.next_layer.overload1 `stream::next_layer`] 来访问下一层。</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Using SSL</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Using SSL</t>
+          <t>使用 SSL</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>To use WebSockets over SSL, use an instance of the __ssl_stream__ class template as the template type for the stream. The required __io_context__ and __ssl_context__ arguments are forwarded to the wrapped stream's constructor:</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>To use WebSockets over SSL, use an instance of the __ssl_stream__ class template as the template type for the stream. The required __io_context__ and __ssl_context__ arguments are forwarded to the wrapped stream's constructor:</t>
+          <t>若需在 SSL 上使用 WebSocket，可将 __ssl_stream__ 类模板的实例作为流的模板类型。所需的 __io_context__ 和 __ssl_context__ 参数会转发给被包装流的构造函数：</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Code which declares websocket stream objects using Asio SSL types</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Code which declares websocket stream objects using Asio SSL types</t>
+          <t>使用 Asio SSL 类型声明 WebSocket 流对象的代码：</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>As before, the underlying SSL stream may be accessed by calling `next_layer`.</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>As before, the underlying SSL stream may be accessed by calling `next_layer`.</t>
+          <t>与之前相同，底层 SSL 流可通过调用 `next_layer` 来访问。</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>With multi-layered streams such as the one declared above, accessing an individual layer can be cumbersome when using chained calls to `next_layer`. The function [link beast.ref.boost__beast__get_lowest_layer `get_lowest_layer`] returns the last stream in a stack of layers in a layered stream. Here we access the lowest layer to cancel all outstanding I/O.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>With multi-layered streams such as the one declared above, accessing an individual layer can be cumbersome when using chained calls to `next_layer`. The function [link beast.ref.boost__beast__get_lowest_layer `get_lowest_layer`] returns the last stream in a stack of layers in a layered stream. Here we access the lowest layer to cancel all outstanding I/O.</t>
+          <t>对于像上述声明的多层流，若使用链式 `next_layer` 调用来访问某一层，过程会较为繁琐。[link beast.ref.boost__beast__get_lowest_layer `get_lowest_layer`] 函数可返回分层流中最后一层（即最底层）。以下示例通过访问最底层来取消所有未完成的 I/O 操作：</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Non-Blocking Mode</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Non-Blocking Mode</t>
+          <t>非阻塞模式</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Please note that websocket streams do not support non-blocking modes.</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Please note that websocket streams do not support non-blocking modes.</t>
+          <t>请注意，WebSocket 流不支持非阻塞模式。</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>