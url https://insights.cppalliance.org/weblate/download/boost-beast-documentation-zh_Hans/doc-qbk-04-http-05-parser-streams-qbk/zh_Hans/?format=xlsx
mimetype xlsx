--- v0 (2026-06-06)
+++ v1 (2026-07-25)
@@ -473,1241 +473,1241 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Parser Stream Operations</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Parser Stream Operations</t>
+          <t>解析器流操作</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Non-trivial algorithms need to do more than receive entire messages at once, such as:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Non-trivial algorithms need to do more than receive entire messages at once, such as:</t>
+          <t>非平凡算法需要执行的操作不仅限于一次性接收完整消息，该算法需要做更多事，例如：</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>* Receive the header first and body later.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>* Receive the header first and body later.</t>
+          <t>* 先接收头部，再接收消息体。</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>* Receive a large body using a fixed-size buffer.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>* Receive a large body using a fixed-size buffer.</t>
+          <t>* 使用固定大小缓冲区接收大型消息体。</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>* Receive a message incrementally: bounded work in each I/O cycle.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>* Receive a message incrementally: bounded work in each I/O cycle.</t>
+          <t>* 逐步接收消息：每个 I/O 周期内只处理有限的数据量。</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>* Defer the commitment to a __Body__ type until after reading the header.</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>* Defer the commitment to a __Body__ type until after reading the header.</t>
+          <t>* 在读取头部之后，再确定 __Body__ 类型。</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>These types of operations require callers to manage the lifetime of associated state, by constructing a class derived from __basic_parser__. Beast comes with the derived instance __parser__ which creates complete __message__ objects using the __basic_fields__ Fields container.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>These types of operations require callers to manage the lifetime of associated state, by constructing a class derived from __basic_parser__. Beast comes with the derived instance __parser__ which creates complete __message__ objects using the __basic_fields__ Fields container.</t>
+          <t>这类操作要求调用方管理相关状态的生命周期，具体方式为构造一个派生自 __basic_parser__ 的类。Beast 提供派生类 __parser__，该类型使用 __basic_fields__ 字段容器来创建完整的 __message__ 对象。</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Parser</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Parser</t>
+          <t>解析器</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>名称</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>描述</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>__parser__</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>__parser__</t>
+          <t>__解析器__</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>/// An HTTP/1 parser for producing a message.
 template&lt;
 bool isRequest,                         // `true` to parse an HTTP request
 class Body,                             // The Body type for the resulting message
 class Allocator = std::allocator&lt;char&gt;&gt; // The type of allocator for the header
 class parser
 : public basic_parser&lt;...&gt;;</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>/// An HTTP/1 parser for producing a message.
+          <t>/// 用于生成消息的 HTTP/1 解析器
 template&lt;
-bool isRequest,                         // `true` to parse an HTTP request
-[...1 lines deleted...]
-class Allocator = std::allocator&lt;char&gt;&gt; // The type of allocator for the header
+bool isRequest,                         // 若为 true 则解析 HTTP 请求
+class Body,                             // 结果消息的消息体
+class Allocator = std::allocator&lt;char&gt;&gt; // 头部所使用的分配器
 class parser
 : public basic_parser&lt;...&gt;;</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__request_parser `request_parser`]</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__request_parser `request_parser`]</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>/// An HTTP/1 parser for producing a request message.
 template&lt;class Body, class Allocator = std::allocator&lt;char&gt;&gt;
 using request_parser = parser&lt;true, Body, Allocator&gt;;</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>/// An HTTP/1 parser for producing a request message.
+          <t>/// 用于生成请求消息的 HTTP/1 解析器
 template&lt;class Body, class Allocator = std::allocator&lt;char&gt;&gt;
 using request_parser = parser&lt;true, Body, Allocator&gt;;</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__response_parser `response_parser`]</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__response_parser `response_parser`]</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>/// An HTTP/1 parser for producing a response message.
 template&lt;class Body, class Allocator = std::allocator&lt;char&gt;&gt;
 using response_parser = parser&lt;false, Body, Allocator&gt;;</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>/// An HTTP/1 parser for producing a response message.
+          <t>/// 用于生成响应消息的 HTTP/1 解析器
 template&lt;class Body, class Allocator = std::allocator&lt;char&gt;&gt;
 using response_parser = parser&lt;false, Body, Allocator&gt;;</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>The __basic_parser__ and classes derived from it handle octet streams</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>The __basic_parser__ and classes derived from it handle octet streams</t>
+          <t>__basic_parser__ 及其派生类用于处理八位字节流。</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>The stream operations which work on parsers are:</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>The stream operations which work on parsers are:</t>
+          <t>用于操作解析器的流操作如下：</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Parser Stream Operations</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Parser Stream Operations</t>
+          <t>解析器流操作</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>名称</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>描述</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__read.overload1 [*read]]</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__read.overload1 [*read]]</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Read everything into a parser from a __SyncReadStream__.</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Read everything into a parser from a __SyncReadStream__.</t>
+          <t>从 __SyncReadStream__ 读取所有数据到解析器。</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__async_read.overload1 [*async_read]]</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__async_read.overload1 [*async_read]]</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Read everything into a parser asynchronously from an __AsyncReadStream__.</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Read everything into a parser asynchronously from an __AsyncReadStream__.</t>
+          <t>从 __AsyncReadStream__ 异步读取所有数据到解析器。</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__read_header.overload1 [*read_header]]</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__read_header.overload1 [*read_header]]</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Read only the header octets into a parser from a __SyncReadStream__.</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Read only the header octets into a parser from a __SyncReadStream__.</t>
+          <t>从 __SyncReadStream__ 仅读取头部八位字节到解析器。</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__async_read_header [*async_read_header]]</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__async_read_header [*async_read_header]]</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Read only the header octets into a parser asynchronously from an __AsyncReadStream__.</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Read only the header octets into a parser asynchronously from an __AsyncReadStream__.</t>
+          <t>从 __AsyncReadStream__ 异步仅读取头部八位字节到解析器。</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__read_some.overload1 [*read_some]]</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__read_some.overload1 [*read_some]]</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Read some octets into a parser from a __SyncReadStream__.</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Read some octets into a parser from a __SyncReadStream__.</t>
+          <t>从 __SyncReadStream__ 读取部分八位字节到解析器。</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__async_read_some [*async_read_some]]</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__async_read_some [*async_read_some]]</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Read some octets into a parser asynchronously from an __AsyncReadStream__.</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Read some octets into a parser asynchronously from an __AsyncReadStream__.</t>
+          <t>从 __AsyncReadStream__ 异步读取部分八位字节到解析器。</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>As with message stream operations, parser stream operations require a persisted __DynamicBuffer__  for holding unused octets from the stream. The basic parser implementation is optimized for the case where this dynamic buffer stores its input sequence in a single contiguous memory buffer. It is advised to use an instance of __flat_buffer__, __flat_static_buffer__, or __flat_static_buffer_base__ for this purpose, although a user defined instance of __DynamicBuffer__ which produces input sequences of length one is also suitable.</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>As with message stream operations, parser stream operations require a persisted __DynamicBuffer__  for holding unused octets from the stream. The basic parser implementation is optimized for the case where this dynamic buffer stores its input sequence in a single contiguous memory buffer. It is advised to use an instance of __flat_buffer__, __flat_static_buffer__, or __flat_static_buffer_base__ for this purpose, although a user defined instance of __DynamicBuffer__ which produces input sequences of length one is also suitable.</t>
+          <t>与消息流操作类似，解析器流操作也需要一个持久的 DynamicBuffer 来保存流中未使用的八位字节。当动态缓冲区使用单个连续内存块存储输入序列时，基本解析器实现能达到最优性能。因此，建议使用 flat_buffer、flat_static_buffer 或 flat_static_buffer_base 的实例；当然，用户自定义的 DynamicBuffer 实现，只要它能生成长度为 1 的输入序列，也同样适用。</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>114</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>The parser contains a message constructed internally. Arguments passed to the parser's constructor are forwarded into the message container. The caller can access the message inside the parser by calling [link beast.ref.boost__beast__http__parser.get `parser::get`]. If the `Fields` and `Body` types are [*MoveConstructible], the caller can take ownership of the message by calling [link beast.ref.boost__beast__http__parser.release `parser::release`]. In this example we read an HTTP response with a string body using a parser, then print the response:</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>The parser contains a message constructed internally. Arguments passed to the parser's constructor are forwarded into the message container. The caller can access the message inside the parser by calling [link beast.ref.boost__beast__http__parser.get `parser::get`]. If the `Fields` and `Body` types are [*MoveConstructible], the caller can take ownership of the message by calling [link beast.ref.boost__beast__http__parser.release `parser::release`]. In this example we read an HTTP response with a string body using a parser, then print the response:</t>
+          <t>解析器内部包含一个已构造的消息对象。传入解析器构造函数的参数会转发到消息容器中。调用方可通过 [link beast.ref.boost__beast__http__parser.get `parser::get`] 访问该消息。若 `Fields` 和 `Body` 类型支持移动构造，调用方还可通过 [link beast.ref.boost__beast__http__parser.release `parser::release`] 获取消息的所有权。以下示例使用解析器读取一个包含字符串消息体的 HTTP 响应，并将其打印出来：</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Incremental Read __example__</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Incremental Read __example__</t>
+          <t>增量读取 __示例__</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>This function uses [link beast.ref.boost__beast__http__buffer_body `buffer_body`] and parser stream operations to read a message body progressively using a small, fixed-size buffer:</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>This function uses [link beast.ref.boost__beast__http__buffer_body `buffer_body`] and parser stream operations to read a message body progressively using a small, fixed-size buffer:</t>
+          <t>该函数使用 [link beast.ref.boost__beast__http__buffer_body `buffer_body`] 和解析器流操作，通过一个固定大小的小缓冲区逐步读取消息体：</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Reading large response body __example__</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Reading large response body __example__</t>
+          <t>读取大型响应消息体 __示例__</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr"/>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>This example presents how to increase the default limit of the response body size, thus the content larger than the default 8MB can be read.</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>This example presents how to increase the default limit of the response body size, thus the content larger than the default 8MB can be read.</t>
+          <t>本示例展示如何提高响应消息体大小的默认限制，以便读取超过默认 8MB 大小的内容。</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr"/>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>