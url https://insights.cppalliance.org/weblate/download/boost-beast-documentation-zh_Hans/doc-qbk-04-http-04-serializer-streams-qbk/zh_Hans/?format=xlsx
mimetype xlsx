--- v0 (2026-06-06)
+++ v1 (2026-07-24)
@@ -473,1073 +473,1073 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Serializer Stream Operations</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Serializer Stream Operations</t>
+          <t>序列化器流操作</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Non-trivial algorithms need to do more than send entire messages at once, such as:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Non-trivial algorithms need to do more than send entire messages at once, such as:</t>
+          <t>非平凡算法需要执行的操作不仅限于一次性发送完整消息，该算法需要做更多的事，例如：</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>* Send the header first, and the body later.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>* Send the header first, and the body later.</t>
+          <t>* 先发送头部，再发送消息体。</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>* Send a message incrementally: bounded work in each I/O cycle.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>* Send a message incrementally: bounded work in each I/O cycle.</t>
+          <t>* 逐步发送消息：每个 I/O 周期内执行有限的工作量。</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>* Use a series of caller-provided buffers to represent the body.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>* Use a series of caller-provided buffers to represent the body.</t>
+          <t>* 使用调用方提供的一系列缓冲区来表示消息体。</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>These tasks may be performed by using the serializer stream interfaces. To use these interfaces, first construct an appropriate serializer from the message to be sent:</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>These tasks may be performed by using the serializer stream interfaces. To use these interfaces, first construct an appropriate serializer from the message to be sent:</t>
+          <t>这些任务可通过使用序列化器流接口来完成。使用这些接口时，首先从待发送的消息构造相应的序列化器：</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Serializer</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Serializer</t>
+          <t>序列化器</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>名称</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>描述</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>__serializer__</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>__serializer__</t>
+          <t>__序列化器__</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>/// Provides buffer oriented HTTP message serialization functionality.
 template&lt;
 bool isRequest,
 class Body,
 class Fields = fields
 &gt;
 class serializer;</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>/// Provides buffer oriented HTTP message serialization functionality.
+          <t>/// 提供面向缓冲区的 HTTP 消息序列化功能。
 template&lt;
 bool isRequest,
 class Body,
 class Fields = fields
 &gt;
 class serializer;</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__request_serializer `request_serializer`]</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__request_serializer `request_serializer`]</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>/// A serializer for HTTP/1 requests
 template&lt;
 class Body,
 class Fields = fields
 &gt;
 using request_serializer = serializer&lt;true, Body, Fields&gt;;</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>/// A serializer for HTTP/1 requests
+          <t>/// HTTP/1 请求序列化器
 template&lt;
 class Body,
 class Fields = fields
 &gt;
 using request_serializer = serializer&lt;true, Body, Fields&gt;;</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__response_serializer `response_serializer`]</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__response_serializer `response_serializer`]</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>/// A serializer for HTTP/1 responses
 template&lt;
 class Body,
 class Fields = fields
 &gt;
 using response_serializer = serializer&lt;false, Body, Fields&gt;;</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>/// A serializer for HTTP/1 responses
+          <t>/// HTTP/1 响应序列化器
 template&lt;
 class Body,
 class Fields = fields
 &gt;
 using response_serializer = serializer&lt;false, Body, Fields&gt;;</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>The choices for template types must match the message passed on construction. This code creates an HTTP response and the corresponding serializer:</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>The choices for template types must match the message passed on construction. This code creates an HTTP response and the corresponding serializer:</t>
+          <t>模板类型的选择必须与构造时传入的消息相匹配。以下代码用于创建一个 HTTP 响应及其对应的序列化器：</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>The stream operations which work on serializers are:</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>The stream operations which work on serializers are:</t>
+          <t>用于操作序列化器的流操作如下：</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Serializer Stream Operations</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Serializer Stream Operations</t>
+          <t>序列化器流操作</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>名称</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>描述</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__write.overload1 [*write]]</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__write.overload1 [*write]]</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Send everything in a __serializer__ to a __SyncWriteStream__.</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Send everything in a __serializer__ to a __SyncWriteStream__.</t>
+          <t>将 __serializer__ 中的全部数据发送到 __SyncWriteStream__。</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__async_write.overload1 [*async_write]]</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__async_write.overload1 [*async_write]]</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Send everything in a __serializer__ asynchronously to an __AsyncWriteStream__.</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Send everything in a __serializer__ asynchronously to an __AsyncWriteStream__.</t>
+          <t>将 __serializer__ 中的全部数据异步发送到 __AsyncWriteStream__。</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__write_header.overload1 [*write_header]]</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__write_header.overload1 [*write_header]]</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Send only the header from a __serializer__ to a __SyncWriteStream__.</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Send only the header from a __serializer__ to a __SyncWriteStream__.</t>
+          <t>仅将 __serializer__ 中的头部发送到 __SyncWriteStream__。</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__async_write_header [*async_write_header]]</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__async_write_header [*async_write_header]]</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Send only the header from a __serializer__ asynchronously to an __AsyncWriteStream__.</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Send only the header from a __serializer__ asynchronously to an __AsyncWriteStream__.</t>
+          <t>仅将 __serializer__ 中的头部异步发送到 __AsyncWriteStream__。</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__write_some.overload1 [*write_some]]</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__write_some.overload1 [*write_some]]</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Send part of a __serializer__ to a __SyncWriteStream__.</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Send part of a __serializer__ to a __SyncWriteStream__.</t>
+          <t>将 __serializer__ 中的部分数据发送到 __SyncWriteStream__。</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__async_write_some [*async_write_some]]</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__async_write_some [*async_write_some]]</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Send part of a __serializer__ asynchronously to an __AsyncWriteStream__.</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Send part of a __serializer__ asynchronously to an __AsyncWriteStream__.</t>
+          <t>将 __serializer__ 中的部分数据异步发送到 __AsyncWriteStream__。</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Here is an example of using a serializer to send a message on a stream synchronously. This performs the same operation as calling `write(stream, m)`:</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Here is an example of using a serializer to send a message on a stream synchronously. This performs the same operation as calling `write(stream, m)`:</t>
+          <t>以下示例演示如何使用序列化器在流上同步发送消息。其效果与直接调用 `write(stream, m)` 相同：</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>