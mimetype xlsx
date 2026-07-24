--- v0 (2026-06-07)
+++ v1 (2026-07-24)
@@ -473,1703 +473,1703 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Message Containers</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Message Containers</t>
+          <t>消息容器</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Beast provides a single class template __message__ and some aliases which model HTTP/1 and [@https://tools.ietf.org/html/rfc7540 HTTP/2] messages:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Beast provides a single class template __message__ and some aliases which model HTTP/1 and [@https://tools.ietf.org/html/rfc7540 HTTP/2] messages:</t>
+          <t>Beast 提供单个类模板 __message__ 及若干别名，用于表示 HTTP/1 和 HTTP/2 消息：</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Message</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Message</t>
+          <t>消息</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>名称</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>描述</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>__message__</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>__message__</t>
+          <t>__消息__</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>/// An HTTP message
 template&lt;
 bool isRequest,             // `true` for requests, `false` for responses
 class Body,                 // Controls the container and algorithms used for the body
 class Fields = fields&gt;      // The type of container to store the fields
 class message;</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>/// An HTTP message
+          <t>/// HTTP 消息类
 template&lt;
-bool isRequest,             // `true` for requests, `false` for responses
-[...1 lines deleted...]
-class Fields = fields&gt;      // The type of container to store the fields
+bool isRequest, // 若为请求则为 true，若为响应则为 false
+class Body, // 用于控制消息体的容器及算法
+class Fields = fields&gt; // 用于存储字段的容器类型
 class message;</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__request `request`]</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__request `request`]</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>/// A typical HTTP request
 template&lt;class Body, class Fields = fields&gt;
 using request = message&lt;true, Body, Fields&gt;;</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>/// A typical HTTP request
+          <t>/// 典型的 HTTP 请求
 template&lt;class Body, class Fields = fields&gt;
 using request = message&lt;true, Body, Fields&gt;;</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__response `response`]</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__response `response`]</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>/// A typical HTTP response
 template&lt;class Body, class Fields = fields&gt;
 using response = message&lt;false, Body, Fields&gt;;</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>/// A typical HTTP response
+          <t>/// 典型的 HTTP 响应
 template&lt;class Body, class Fields = fields&gt;
 using response = message&lt;false, Body, Fields&gt;;</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>The container offers value semantics including move and copy if supported by __Body__ and __Fields__. User defined template function parameters can accept any message, or can use partial specialization to accept just requests or responses. The default __fields__ is a provided associative container using the standard allocator and supporting modification and inspection of fields. As per __rfc7230__, a non-case-sensitive comparison is used for field names. User defined types for fields are possible. The `Body` type determines the type of the container used to represent the body as well as the algorithms for transferring buffers to and from the container. The library comes with a collection of common body types. As with fields, user defined body types are possible.</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>The container offers value semantics including move and copy if supported by __Body__ and __Fields__. User defined template function parameters can accept any message, or can use partial specialization to accept just requests or responses. The default __fields__ is a provided associative container using the standard allocator and supporting modification and inspection of fields. As per __rfc7230__, a non-case-sensitive comparison is used for field names. User defined types for fields are possible. The `Body` type determines the type of the container used to represent the body as well as the algorithms for transferring buffers to and from the container. The library comes with a collection of common body types. As with fields, user defined body types are possible.</t>
+          <t>该容器提供值语义，支持移动和拷贝操作（前提是 __Body__ 和 __Fields__ 支持这些操作）。用户定义的模板函数参数可以接受任意消息，也可通过偏特化仅接受请求或响应。默认的 __fields__ 是一个关联容器，使用标准分配器，支持字段的修改与查询。根据 __rfc7230__，字段名称比较时不区分大小写。用户也可以自定义字段类型。`Body` 类型决定消息体的容器类型，以及用于在容器与缓冲区之间传输数据的算法。该库提供一组常用的消息体类型。与字段类似，用户也可以自定义消息体类型。</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Sometimes it is desired to only work with a header. Beast provides a single class template __header__ and some aliases to model HTTP/1 and HTTP/2 headers:</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Sometimes it is desired to only work with a header. Beast provides a single class template __header__ and some aliases to model HTTP/1 and HTTP/2 headers:</t>
+          <t>有时只需处理头部信息。Beast 提供单个类模板 __header__ 及若干别名，用于表示 HTTP/1 和 HTTP/2 头部：</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Header</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Header</t>
+          <t>头部</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>名称</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>描述</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>__header__</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>__header__</t>
+          <t>__头部__</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>/// An HTTP header
 template&lt;
 bool isRequest,             // `true` for requests, `false` for responses
 class Fields = fields&gt;      // The type of container to store the fields
 class header;</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>/// An HTTP header
+          <t>/// HTTP 头部
 template&lt;
-bool isRequest,             // `true` for requests, `false` for responses
-class Fields = fields&gt;      // The type of container to store the fields
+bool isRequest, // 若为请求则为 true，若为响应则为 false
+class Fields = fields&gt; // 用于存储字段的容器类型
 class header;</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__request_header `request_header`]</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__request_header `request_header`]</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>/// A typical HTTP request header
 template&lt;class Fields&gt;
 using request_header = header&lt;true, Fields&gt;;</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>/// A typical HTTP request header
+          <t>/// 典型的 HTTP 请求头部
 template&lt;class Fields&gt;
 using request_header = header&lt;true, Fields&gt;;</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__response_header `response_header`]</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__response_header `response_header`]</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>/// A typical HTTP response header
 template&lt;class Fields&gt;
 using response_header = header&lt;false, Fields&gt;;</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>/// A typical HTTP response header
+          <t>/// 典型的 HTTP 响应头部
 template&lt;class Fields&gt;
 using response_header = header&lt;false, Fields&gt;;</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Requests and responses share the version, fields, and body but have a few members unique to the type. This is implemented by declaring the header classes as partial specializations of `isRequest`. __message__ is derived from __header__; a message may be passed as an argument to a function taking a suitably typed header as a parameter. Additionally, `header` is publicly derived from `Fields`; a message inherits all the member functions of `Fields`. This diagram shows the inheritance relationship between header and message, along with some of the notable differences in members in each partial specialization:</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Requests and responses share the version, fields, and body but have a few members unique to the type. This is implemented by declaring the header classes as partial specializations of `isRequest`. __message__ is derived from __header__; a message may be passed as an argument to a function taking a suitably typed header as a parameter. Additionally, `header` is publicly derived from `Fields`; a message inherits all the member functions of `Fields`. This diagram shows the inheritance relationship between header and message, along with some of the notable differences in members in each partial specialization:</t>
+          <t>请求和响应共享版本号、字段及消息体，但各自拥有一些特有的成员。该设计通过将 `header` 类声明为 `isRequest` 的偏特化来实现。__message__ 派生自 __header__，因此消息可作为参数传递给接受相应类型头部参数的函数。此外，`header` 公开继承自 `Fields`，因此消息也继承了 `Fields` 的所有成员函数。下图展示 `header` 与 `message` 的继承关系，以及每个偏特化中部分显著成员的差异：</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Body Types</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Body Types</t>
+          <t>消息体类型</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Beast defines the __Body__ concept, which determines both the type of the [link beast.ref.boost__beast__http__message.body `message::body`] member (as seen in the diagram above) and may also include algorithms for transferring buffers in and out. These algorithms are used during parsing and serialization. Users may define their own body types which meet the requirements, or use the ones that come with the library:</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Beast defines the __Body__ concept, which determines both the type of the [link beast.ref.boost__beast__http__message.body `message::body`] member (as seen in the diagram above) and may also include algorithms for transferring buffers in and out. These algorithms are used during parsing and serialization. Users may define their own body types which meet the requirements, or use the ones that come with the library:</t>
+          <t>Beast 定义 __Body__ 概念，该概念决定 [link beast.ref.boost__beast__http__message.body `message::body`] 成员的类型，同时还可包含用于传入和传出缓冲区的算法。这些算法在解析和序列化过程中使用。用户可以定义满足要求的自定义消息体类型，也可以直接使用该库提供的现有类型：</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__buffer_body `buffer_body`]</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__buffer_body `buffer_body`]</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>A body whose [link beast.ref.boost__beast__http__buffer_body__value_type `value_type`] holds a raw pointer and size to a caller-provided buffer. This allows for serialization of body data coming from external sources, and incremental parsing of message body content using a fixed size buffer.</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>A body whose [link beast.ref.boost__beast__http__buffer_body__value_type `value_type`] holds a raw pointer and size to a caller-provided buffer. This allows for serialization of body data coming from external sources, and incremental parsing of message body content using a fixed size buffer.</t>
+          <t>该消息体类型的 [link beast.ref.boost__beast__http__buffer_body__value_type `value_type`] 包含一个原始指针及其长度，指向调用方提供的缓冲区。该类型支持对来自外部来源的消息体数据进行序列化，并使用固定大小的缓冲区进行消息体内容的增量解析。</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__dynamic_body `dynamic_body`]
 [link beast.ref.boost__beast__http__basic_dynamic_body `basic_dynamic_body`]</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__dynamic_body `dynamic_body`]
 [link beast.ref.boost__beast__http__basic_dynamic_body `basic_dynamic_body`]</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>A body whose `value_type` is a __DynamicBuffer__. It inherits the insertion complexity of the underlying choice of dynamic buffer. Messages with this body type may be serialized and parsed.</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>A body whose `value_type` is a __DynamicBuffer__. It inherits the insertion complexity of the underlying choice of dynamic buffer. Messages with this body type may be serialized and parsed.</t>
+          <t>该消息体类型的 `value_type` 为一个 __DynamicBuffer__。其插入操作的复杂度取决于底层动态缓冲区的选择。带有该消息体类型的消息支持序列化和解析操作。</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__empty_body `empty_body`]</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__empty_body `empty_body`]</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>A special body with an empty `value_type` indicating that the message has no body. Messages with this body may be serialized and parsed; however, body octets received while parsing a message with this body will generate a unique error.</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>A special body with an empty `value_type` indicating that the message has no body. Messages with this body may be serialized and parsed; however, body octets received while parsing a message with this body will generate a unique error.</t>
+          <t>该消息体类型为一个特殊的空消息体，其 `value_type` 为空，表示消息不包含消息体。带有该消息体类型的消息支持序列化和解析操作；但在解析过程中如果接收到消息体数据，则会生成一个特定的错误。</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__file_body `file_body`]
 [link beast.ref.boost__beast__http__basic_file_body `basic_file_body`]</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__file_body `file_body`]
 [link beast.ref.boost__beast__http__basic_file_body `basic_file_body`]</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>This body is represented by a file opened for either reading or writing. Messages with this body may be serialized and parsed. HTTP algorithms will use the open file for reading and writing, for streaming and incremental sends and receives.</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>This body is represented by a file opened for either reading or writing. Messages with this body may be serialized and parsed. HTTP algorithms will use the open file for reading and writing, for streaming and incremental sends and receives.</t>
+          <t>该消息体类型通过一个已打开的文件来表示，可用于读取或写入。带有该消息体类型的消息支持序列化和解析操作。HTTP 算法会利用这个已打开的文件执行读写操作，从而支持流式传输及增量式数据收发。</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__span_body `span_body`]</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__span_body `span_body`]</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>A body whose `value_type` is a [@boost:/libs/core/doc/html/core/span.html `span`], a non-owning reference to a single linear buffer of bytes. Messages with this body type may be serialized and parsed.</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>A body whose `value_type` is a [@boost:/libs/core/doc/html/core/span.html `span`], a non-owning reference to a single linear buffer of bytes. Messages with this body type may be serialized and parsed.</t>
+          <t>该消息体类型的 `value_type` 为 [@boost:/libs/core/doc/html/core/span.html `span`]，这是一个指向单个线性字节缓冲区的非拥有引用。带有该消息体类型的消息可进行序列化和解析。</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__string_body `string_body`]
 [link beast.ref.boost__beast__http__basic_string_body `basic_string_body`]</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__string_body `string_body`]
 [link beast.ref.boost__beast__http__basic_string_body `basic_string_body`]</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>A body whose `value_type` is `std::basic_string` or `std::string`. Insertion complexity is amortized constant time, while capacity grows geometrically. Messages with this body type may be serialized and parsed. This is the type of body used in the examples.</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>A body whose `value_type` is `std::basic_string` or `std::string`. Insertion complexity is amortized constant time, while capacity grows geometrically. Messages with this body type may be serialized and parsed. This is the type of body used in the examples.</t>
+          <t>该消息体类型的 `value_type` 为 `std::basic_string` 或 `std::string`。插入操作的均摊复杂度为常数时间，容量以几何级数增长。带有该消息体类型的消息支持序列化和解析操作。此类型即为示例中使用的消息体类型。</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__vector_body `vector_body`]</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__vector_body `vector_body`]</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr"/>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>A body whose `value_type` is `std::vector`. Insertion complexity is amortized constant time, while capacity grows geometrically. Messages with this body type may be serialized and parsed.</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>A body whose `value_type` is `std::vector`. Insertion complexity is amortized constant time, while capacity grows geometrically. Messages with this body type may be serialized and parsed.</t>
+          <t>该消息体类型的 `value_type` 为 `std::vector`。插入操作的均摊复杂度为常数时间，容量以几何级数增长。带有该消息体类型的消息支持序列化和解析操作。</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr"/>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>186</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Usage</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Usage</t>
+          <t>用法</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr"/>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>188</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>These examples show how to create and fill in request and response objects: Here we build an [@https://tools.ietf.org/html/rfc7231#section-4.3.1 HTTP GET] request with an empty message body:</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>These examples show how to create and fill in request and response objects: Here we build an [@https://tools.ietf.org/html/rfc7231#section-4.3.1 HTTP GET] request with an empty message body:</t>
+          <t>以下示例展示如何创建并填充请求和响应对象。这里构造一个带有空消息体的 [@https://tools.ietf.org/html/rfc7231#section-4.3.1 HTTP GET] 请求：</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr"/>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Create Request</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Create Request</t>
+          <t>创建请求</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Statements</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Statements</t>
+          <t>声明</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Serialized Result</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Serialized Result</t>
+          <t>序列化结果</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>[http_snippet_2]</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>[http_snippet_2]</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>GET /index.htm HTTP/1.1\r\n
 Accept: text/html\r\n
 User-Agent: Beast\r\n
 \r\n</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>GET /index.htm HTTP/1.1\r\n
 Accept: text/html\r\n
 User-Agent: Beast\r\n
 \r\n</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr"/>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>In this code we create an HTTP response with a status code indicating success. This message has a body with a non-zero length. The function [link beast.ref.boost__beast__http__message.prepare_payload `message::prepare_payload`] automatically sets the Content-Length or Transfer-Encoding field depending on the content and type of the `body` member. Use of this function is optional; these fields may also be set explicitly.</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>In this code we create an HTTP response with a status code indicating success. This message has a body with a non-zero length. The function [link beast.ref.boost__beast__http__message.prepare_payload `message::prepare_payload`] automatically sets the Content-Length or Transfer-Encoding field depending on the content and type of the `body` member. Use of this function is optional; these fields may also be set explicitly.</t>
+          <t>以下代码创建一个带有成功状态码的 HTTP 响应。该消息包含一个非空的消息体。prepare_payload 函数会根据 body 成员的内容和类型自动设置 Content-Length 或 Transfer-Encoding 字段。该函数可调用也可不调用；这些字段也可手动显式设置。</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Create Response</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Create Response</t>
+          <t>创建响应</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr"/>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Statements</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Statements</t>
+          <t>声明</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Serialized Result</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Serialized Result</t>
+          <t>序列化结果</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>[http_snippet_3]</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>[http_snippet_3]</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr"/>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>214</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>HTTP/1.1 200 OK\r\n
 Server: Beast\r\n
 Content-Length: 13\r\n
 \r\n
 Hello, world!</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>HTTP/1.1 200 OK\r\n
 Server: Beast\r\n
 Content-Length: 13\r\n
 \r\n
 Hello, world!</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr"/>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
         <is>
           <t>type: table code</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>The implementation will automatically fill in the obsolete [@https://tools.ietf.org/html/rfc7230#section-3.1.2 reason-phrase] from the status code when serializing a message. Or it may be set directly using [link beast.ref.boost__beast__http__header.reason.overload2 `header::reason`].</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>The implementation will automatically fill in the obsolete [@https://tools.ietf.org/html/rfc7230#section-3.1.2 reason-phrase] from the status code when serializing a message. Or it may be set directly using [link beast.ref.boost__beast__http__header.reason.overload2 `header::reason`].</t>
+          <t>当序列化消息时，实现会根据状态码自动填充已废弃的 [@https://tools.ietf.org/html/rfc7230#section-3.1.2 原因短语]。也可通过调用 [link beast.ref.boost__beast__http__header.reason.overload2 `header::reason`] 直接设置该字段。</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr"/>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>