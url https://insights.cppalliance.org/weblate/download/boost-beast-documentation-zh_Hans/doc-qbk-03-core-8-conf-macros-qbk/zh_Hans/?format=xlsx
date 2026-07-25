--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -473,357 +473,357 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Configuration Preprocessor Definitions</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Configuration Preprocessor Definitions</t>
+          <t>配置预处理宏定义</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>A number of configuration preprocessor definitions can be used to change the behavior of Beast. The user should assume that they introduce significant changes to the public part of this library's API and make sure that all translation units (usually files) compiled and linked into a program use the same combination of configuration macros, failure to do so may result in violations of ODR (One Definition Rule).</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A number of configuration preprocessor definitions can be used to change the behavior of Beast. The user should assume that they introduce significant changes to the public part of this library's API and make sure that all translation units (usually files) compiled and linked into a program use the same combination of configuration macros, failure to do so may result in violations of ODR (One Definition Rule).</t>
+          <t>Beast 提供多个配置预处理宏，用于调整库的行为。这些宏会显著影响本库的公共 API。用户需确保所有参与编译和链接的翻译单元（通常是源文件）都使用同一套配置宏组合，否则可能违反 ODR（单一定义规则）。</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Special Fields</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Special Fields</t>
+          <t>特殊字段</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Definition</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Definition</t>
+          <t>定义</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>描述</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>BOOST_BEAST_SEPARATE_COMPILATION</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>BOOST_BEAST_SEPARATE_COMPILATION</t>
+          <t>BOOST_BEAST_SEPARATE_COMPILATION —— 启用分离编译模式</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Enables the split compilation mode, which allows the user to compile definitions of non-template entities in a single translation unit, thus improving compilation speed. That translation unit has to include boost/beast/src.hpp in order to compile the definitions.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Enables the split compilation mode, which allows the user to compile definitions of non-template entities in a single translation unit, thus improving compilation speed. That translation unit has to include boost/beast/src.hpp in order to compile the definitions.</t>
+          <t>启用分离编译模式。该模式下，用户可以将非模板实体的定义集中编译到单个翻译单元中，以提升编译速度。该翻译单元需包含 `boost/beast/src.hpp` 方可完成定义编译。</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>BOOST_BEAST_ALLOW_DEPRECATED</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>BOOST_BEAST_ALLOW_DEPRECATED</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Enables the use of deprecated APIs within Beast.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Enables the use of deprecated APIs within Beast.</t>
+          <t>启用 Beast 内部已弃用 API 的使用。</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>BOOST_BEAST_FILE_BUFFER_SIZE</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>BOOST_BEAST_FILE_BUFFER_SIZE</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Sets the small buffer size for the file_body. Defaults to 4096.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Sets the small buffer size for the file_body. Defaults to 4096.</t>
+          <t>设置 `file_body` 的小缓冲区大小，默认值设为 4096。</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>