--- v0 (2026-06-06)
+++ v1 (2026-07-25)
@@ -473,417 +473,417 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Echo __example__</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Echo __example__</t>
+          <t>回显 __示例__</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>This example develops an initiating function called [*echo]. The operation will read up to the first newline on a stream, and then write the same line including the newline back on the stream. First we define the input parameters and results, then declare our initiation function. For our echo operation the only inputs are the stream and the completion token. The output is the error code which is usually included in all completion handler signatures.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>This example develops an initiating function called [*echo]. The operation will read up to the first newline on a stream, and then write the same line including the newline back on the stream. First we define the input parameters and results, then declare our initiation function. For our echo operation the only inputs are the stream and the completion token. The output is the error code which is usually included in all completion handler signatures.</t>
+          <t>该示例用于开发名为 [*echo] 的启动函数。该操作从流中读取数据，直到遇到第一个换行符为止，然后将读取的内容（包含该换行符）写回流中。实现步骤如下：首先定义输入参数与返回结果，然后声明启动函数。该回显操作的输入参数仅为流对象与完成令牌，返回结果为错误码。该错误码通常包含在所有完成处理器的签名中。</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Now that we have a declaration, we will define the body of the function. We want to achieve the following goals: perform static type checking on the input parameters, set up the return value as per __N3747__, and launch the composed operation by constructing an intermediate, stateful completion handler and invoking it.</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Now that we have a declaration, we will define the body of the function. We want to achieve the following goals: perform static type checking on the input parameters, set up the return value as per __N3747__, and launch the composed operation by constructing an intermediate, stateful completion handler and invoking it.</t>
+          <t>完成函数声明后，我们再对该函数的实现部分进行定义。实现过程中需要满足以下几个目标：对输入参数执行静态类型检查，按照 __N3747__ 规范设定返回值类型，同时构造一个带有状态的中间完成处理器并调用该处理器，以此启动组合操作。</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>The initiating function contains a few relatively simple parts. There is the customization of the return value type, static type checking, building the return value type using the helper, and creating and launching the `echo_op` composed operation object.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>The initiating function contains a few relatively simple parts. There is the customization of the return value type, static type checking, building the return value type using the helper, and creating and launching the `echo_op` composed operation object.</t>
+          <t>发起函数包含几个相对简单的部分：定制返回值类型、静态类型检查、使用辅助工具构建返回值类型，以及创建并启动 `echo_op` 组合操作对象。</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>The implementation strategy is to make the composed object meet the requirements of a completion handler by being movable, and by making it invocable so it can be used as a continuation for the asynchronous operations it launches. Rather than using `std::bind` or `boost::bind`, which destroys the type information and therefore breaks the associators, we will simply pass `std::move(*this)` as the completion handler parameter for any operations that we initiate. For the move to work correctly, care must be taken to ensure that no access to data members are made after the move takes place. Here is the complete implementation of our composed operation:</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>The implementation strategy is to make the composed object meet the requirements of a completion handler by being movable, and by making it invocable so it can be used as a continuation for the asynchronous operations it launches. Rather than using `std::bind` or `boost::bind`, which destroys the type information and therefore breaks the associators, we will simply pass `std::move(*this)` as the completion handler parameter for any operations that we initiate. For the move to work correctly, care must be taken to ensure that no access to data members are made after the move takes place. Here is the complete implementation of our composed operation:</t>
+          <t>实现策略是让组合对象满足完成处理器的要求：一方面要支持移动语义，另一方面要使其可调用，这样它就能作为其发起的异步操作的后续回调来使用。我们不使用 `std::bind` 或 `boost::bind`，因为它们会丢失类型信息，从而破坏关联器。相反，我们会直接把 `std::move(*this)` 作为完成处理器参数，传递给所发起的每个异步操作。为确保移动操作能正确工作，需要注意在移动发生之后，不能再访问任何数据成员。以下是该组合操作的完整实现：</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>There are some common mistakes that should be avoided when writing composed operations:</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>There are some common mistakes that should be avoided when writing composed operations:</t>
+          <t>当编写组合操作时，需要避免以下几种常见错误：</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>* Type erasing the final handler. This will cause undefined behavior.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>* Type erasing the final handler. This will cause undefined behavior.</t>
+          <t>* 对最终处理器进行类型擦除，该操作会导致未定义行为。</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>* Forgetting to include a return statement after calling an</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>* Forgetting to include a return statement after calling an</t>
+          <t>* 调用异步发起函数后忘记包含 return 语句</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>* Calling a synchronous function by accident. In general composed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>* Calling a synchronous function by accident. In general composed</t>
+          <t>* 意外调用同步函数。通常情况下，</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>* Forgetting to provide `executor_type` and `get_executor` for the</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>* Forgetting to provide `executor_type` and `get_executor` for the</t>
+          <t>* 忘记提供 `executor_type` 和 `get_executor` 成员（为组合操作提供）。</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>* Forgetting to create an object of type __executor_work_guard__ with the</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>* Forgetting to create an object of type __executor_work_guard__ with the</t>
+          <t>* 忘记创建 __executor_work_guard__ 对象（使用执行器来创建）。</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>* For operations which complete immediately (i.e. without calling an</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>* For operations which complete immediately (i.e. without calling an</t>
+          <t>对于立即完成的操作（即无需调用异步发起函数即可完成的操作），</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>The listing for a complete, runnable version of this example is in [path_link example/echo-op/echo_op.cpp echo_op.cpp].</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>The listing for a complete, runnable version of this example is in [path_link example/echo-op/echo_op.cpp echo_op.cpp].</t>
+          <t>该示例的完整可运行代码参见 [path_link example/echo-op/echo_op.cpp echo_op.cpp]。</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>