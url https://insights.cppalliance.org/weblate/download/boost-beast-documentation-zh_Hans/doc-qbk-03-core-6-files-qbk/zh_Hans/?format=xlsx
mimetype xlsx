--- v0 (2026-06-06)
+++ v1 (2026-07-24)
@@ -473,417 +473,417 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Files</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Files</t>
+          <t>文件</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Often when implementing network algorithms such as servers, it is necessary to interact with files on the system. Beast defines the __File__ concept and several models to facilitate cross-platform interaction with the underlying filesystem:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Often when implementing network algorithms such as servers, it is necessary to interact with files on the system. Beast defines the __File__ concept and several models to facilitate cross-platform interaction with the underlying filesystem:</t>
+          <t>在实现服务器等网络算法时，经常需要与系统中的文件进行交互。Beast 定义了 __File__ 概念以及多种模型，用于实现与底层文件系统的跨平台交互：</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>File Types</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>File Types</t>
+          <t>文件类型</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>名称</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>描述</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__file `file`]</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__file `file`]</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>`file` is a type alias to one of the following implementations, depending on what is available on the target platform.</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>`file` is a type alias to one of the following implementations, depending on what is available on the target platform.</t>
+          <t>`file` 是一个类型别名，其具体类型取决于目标平台所支持的实现，可能为以下某种实现之一：</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__file_stdio `file_stdio`]</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__file_stdio `file_stdio`]</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>This implementation of __File__ uses the C++ standard library facilities obtained by including `&lt;cstdio&gt;`.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>This implementation of __File__ uses the C++ standard library facilities obtained by including `&lt;cstdio&gt;`.</t>
+          <t>该 __File__ 实现使用 C++ 标准库的功能，这些功能通过包含 `&lt;cstdio&gt;` 头文件获得。</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__file_win32 `file_win32`]</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__file_win32 `file_win32`]</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>This implements a __File__ for the Win32 API. It provides low level access to the native file handle when necessary.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>This implements a __File__ for the Win32 API. It provides low level access to the native file handle when necessary.</t>
+          <t>该实现为 Win32 API 提供 __File__ 接口。必要时，它可以提供对原生文件句柄的低级别访问。</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__file_posix `file_posix`]</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__file_posix `file_posix`]</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>For POSIX systems, this class provides a suitable implementation of __File__ which wraps the native file descriptor and provides it if necessary.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>For POSIX systems, this class provides a suitable implementation of __File__ which wraps the native file descriptor and provides it if necessary.</t>
+          <t>对于 POSIX 系统，该类提供合适的 __File__ 实现，它封装原生文件描述符，并在必要时提供该描述符。</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>