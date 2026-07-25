--- v0 (2026-06-07)
+++ v1 (2026-07-25)
@@ -473,719 +473,719 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Layered Streams</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Layered Streams</t>
+          <t>分层流类型</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Networking's __ssl_stream__ is a class template meeting the requirements of both synchronous and asynchronous read and write streams, implemented in terms of a "next layer" object whose type is determined by a class template parameter. The SSL stream constructs an instance of the next layer object internally, while allowing external access through the observer `net::ssl::stream::next_layer()`. This declares an SSL stream which uses a regular TCP/IP socket as the next layer:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Networking's __ssl_stream__ is a class template meeting the requirements of both synchronous and asynchronous read and write streams, implemented in terms of a "next layer" object whose type is determined by a class template parameter. The SSL stream constructs an instance of the next layer object internally, while allowing external access through the observer `net::ssl::stream::next_layer()`. This declares an SSL stream which uses a regular TCP/IP socket as the next layer:</t>
+          <t>网络库中的 __ssl_stream__ 是一个类模板，它同时满足同步流与异步流的读写要求，其实现基于一个“下一层”对象，该对象的类型由类模板参数决定。SSL 流在内部构造下一层对象的实例，同时通过观察器 `net::ssl::stream::next_layer()` 提供外部访问。以下声明一个 SSL 流，该流使用普通的 TCP/IP 套接字作为其下一层：</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Objects using this design pattern are referred to in networking as "a stack of stream layers". In Beast we use the term ['layered stream], although the property of having a next layer is not exclusive to streams. As with the SSL stream, __websocket_stream__ is a class template parameterized on a next layer object. This declares a websocket stream which uses a regular TCP/IP socket as the next layer:</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Objects using this design pattern are referred to in networking as "a stack of stream layers". In Beast we use the term ['layered stream], although the property of having a next layer is not exclusive to streams. As with the SSL stream, __websocket_stream__ is a class template parameterized on a next layer object. This declares a websocket stream which uses a regular TCP/IP socket as the next layer:</t>
+          <t>采用这种设计模式的对象在网络库中被称为“流层堆栈”。在 Beast 中，我们使用术语 [分层流]，但拥有下一层这一特性并非流所独有。与 SSL 流类似，__websocket_stream__ 也是一个以下一层对象为模板参数的类模板。以下声明一个 WebSocket 流，该流使用普通的 TCP/IP 套接字作为其下一层：</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>If a Secure WebSockets stream is desired, this is accomplished simply by changing the type of the next layer and adjusting the constructor arguments to match:</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>If a Secure WebSockets stream is desired, this is accomplished simply by changing the type of the next layer and adjusting the constructor arguments to match:</t>
+          <t>如果需要安全 WebSocket 流，只需改变下一层的类型并调整构造参数即可实现：</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Higher level abstractions can be developed in this fashion by nesting stream layers to arbitrary degree. The stack of stream layers effectively forms a compile-time singly linked list. The object at the end of this list is called the ['lowest layer], and is special from the others because it typically represents the underlying socket.</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Higher level abstractions can be developed in this fashion by nesting stream layers to arbitrary degree. The stack of stream layers effectively forms a compile-time singly linked list. The object at the end of this list is called the ['lowest layer], and is special from the others because it typically represents the underlying socket.</t>
+          <t>通过任意层级的嵌套，可以按这种方式构建更高层次的抽象。这些嵌套的流层在编译期形成一个单链表。链表末尾的对象称为 [最底层]，它与其他层有所不同，因为最底层通常代表底层的套接字。</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Beast comes with several layered stream wrappers, as well as facilities for authoring and working with layered streams:</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Beast comes with several layered stream wrappers, as well as facilities for authoring and working with layered streams:</t>
+          <t>Beast 提供多个分层流包装器，以及用于编写和操作分层流的工具：</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Layered Stream Algorithms and Types</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Layered Stream Algorithms and Types</t>
+          <t>分层流算法与类型</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>名称</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Description</t>
+          <t>描述</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__basic_stream `basic_stream`] [link beast.ref.boost__beast__tcp_stream `tcp_stream`]</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__basic_stream `basic_stream`] [link beast.ref.boost__beast__tcp_stream `tcp_stream`]</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>This stream can be used for synchronous and asynchronous reading and writing. It allows timeouts to be set on logical operations, and can have an executor associated with the stream which is used to invoke completion handlers. This lets you set a strand on the stream once, which is then used for all asynchronous operations automatically.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>This stream can be used for synchronous and asynchronous reading and writing. It allows timeouts to be set on logical operations, and can have an executor associated with the stream which is used to invoke completion handlers. This lets you set a strand on the stream once, which is then used for all asynchronous operations automatically.</t>
+          <t>该流支持同步和异步读写操作。它允许为逻辑操作设置超时，也可以为流关联一个执行器，用来调用完成处理器。这样就可以对流只设置一次串行器，之后所有异步操作都会自动使用该串行器。</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__buffered_read_stream `buffered_read_stream`]</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__buffered_read_stream `buffered_read_stream`]</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>A buffered read stream meets the requirements for synchronous and asynchronous read and write streams, and additionally implements configurable buffering for reads.</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>A buffered read stream meets the requirements for synchronous and asynchronous read and write streams, and additionally implements configurable buffering for reads.</t>
+          <t>带缓冲的读流用于满足同步和异步读写流的要求，并额外实现可配置的读缓冲功能。</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__close_socket `close_socket`]</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__close_socket `close_socket`]</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>This function closes a socket by performing an unqualified call to the [link beast.ref.boost__beast__beast_close_socket `beast_close_socket`] customization point, allowing sockets to be closed in generic contexts in an extensible fashion.</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>This function closes a socket by performing an unqualified call to the [link beast.ref.boost__beast__beast_close_socket `beast_close_socket`] customization point, allowing sockets to be closed in generic contexts in an extensible fashion.</t>
+          <t>该函数通过无限定调用 [link beast.ref.boost__beast__beast_close_socket `beast_close_socket`] 这个定制点来关闭套接字，从而在泛型上下文中以一种可扩展的方式完成套接字关闭。</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__get_lowest_layer `get_lowest_layer`]</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__get_lowest_layer `get_lowest_layer`]</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Returns the lowest layer in a stack of stream layers by recursively calling the `next_layer` member function on each object until reaching an object which lacks the member. This example puts a layered stream into non-blocking mode by retrieving the TCP/IP socket in the lowest layer and changing the socket option:
 [code_core_4_layers_4]</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Returns the lowest layer in a stack of stream layers by recursively calling the `next_layer` member function on each object until reaching an object which lacks the member. This example puts a layered stream into non-blocking mode by retrieving the TCP/IP socket in the lowest layer and changing the socket option:
+          <t>通过递归调用每个对象的 `next_layer` 成员函数，直到遇到没有该成员的对象，从而返回流层堆栈中的最底层。以下示例通过获取最底层的 TCP/IP 套接字并修改其套接字选项，将分层流设置为非阻塞模式：
 [code_core_4_layers_4]</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__icy_stream `http::icy_stream`]</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__http__icy_stream `http::icy_stream`]</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>An ICY stream transparently converts the non-standard "ICY 200 OK" HTTP response from Shoutcast servers into a conforming 200 level HTTP response.</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>An ICY stream transparently converts the non-standard "ICY 200 OK" HTTP response from Shoutcast servers into a conforming 200 level HTTP response.</t>
+          <t>ICY 流用于将 Shoutcast 服务器返回的非标准 “ICY 200 OK” HTTP 响应透明转换为符合规范的 200 级别 HTTP 响应。</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__lowest_layer_type `lowest_layer_type`]</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>[link beast.ref.boost__beast__lowest_layer_type `lowest_layer_type`]</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>A metafunction to return the type of the lowest layer used in a type representing a stack of stream layers. This is the type of reference returned by [link beast.ref.boost__beast__get_lowest_layer `get_lowest_layer`]</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>A metafunction to return the type of the lowest layer used in a type representing a stack of stream layers. This is the type of reference returned by [link beast.ref.boost__beast__get_lowest_layer `get_lowest_layer`]</t>
+          <t>一个元函数，用于返回表示流层堆栈的类型中所使用的最底层的类型。该类型与 [link beast.ref.boost__beast__get_lowest_layer `get_lowest_layer`] 返回的引用类型一致。</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Counted Stream __example__</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Counted Stream __example__</t>
+          <t>计数流 __示例__</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>107</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>This example shows the definition of a layered stream which keeps individual counts of the total number of bytes read from and written to the next layer. It meets the requirements for synchronous and asynchronous read and write streams:</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>This example shows the definition of a layered stream which keeps individual counts of the total number of bytes read from and written to the next layer. It meets the requirements for synchronous and asynchronous read and write streams:</t>
+          <t>以下示例定义一个分层流，该流分别统计从下一层读取和写入的总字节数。该分层流满足同步与异步读写流的要求：</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>