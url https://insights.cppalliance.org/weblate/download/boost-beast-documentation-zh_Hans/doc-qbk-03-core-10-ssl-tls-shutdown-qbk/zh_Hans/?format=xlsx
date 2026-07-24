--- v0 (2026-06-07)
+++ v1 (2026-07-24)
@@ -473,387 +473,387 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>SSL/TLS Shutdown</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>SSL/TLS Shutdown</t>
+          <t>SSL/TLS 关闭流程</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>A secure SSL/TLS connection requires a proper shutdown process to securely indicate the [@https://en.wikipedia.org/wiki/End-of-file ['EOF]] condition. This process prevents a type of attack known as a [@https://en.wikipedia.org/wiki/Transport_Layer_Security#Truncation_attack ['truncation attack]] in which an attacker can close the underlying transport layer and control the length of the last message in the SSL/TLS connection. A shutdown process consists of exchanging `close_notify` message between two parties. In __Asio__ these steps happen by calling `shutdown()` or `async_shutdown()` on `ssl::stream` object.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>A secure SSL/TLS connection requires a proper shutdown process to securely indicate the [@https://en.wikipedia.org/wiki/End-of-file ['EOF]] condition. This process prevents a type of attack known as a [@https://en.wikipedia.org/wiki/Transport_Layer_Security#Truncation_attack ['truncation attack]] in which an attacker can close the underlying transport layer and control the length of the last message in the SSL/TLS connection. A shutdown process consists of exchanging `close_notify` message between two parties. In __Asio__ these steps happen by calling `shutdown()` or `async_shutdown()` on `ssl::stream` object.</t>
+          <t>安全的 SSL/TLS 连接需要通过正确的关闭流程来安全地指示 [文件结束] 条件。该流程用于防止被称为 [截断攻击] 的安全威胁，攻击者可以通过关闭底层传输层来控制 SSL/TLS 连接中最后一条消息的长度。关闭流程包含双方交换 `close_notify` 消息。在 __Asio__ 中，这些步骤通过调用 `ssl::stream` 对象的 `shutdown()` 或 `async_shutdown()` 函数完成。</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>error::stream_truncated</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>error::stream_truncated</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>There are SSL/TLS implementations that don't perform a proper shutdown process and simply close the underlying transport layer instead. As a result, the EOF condition in these applications is not cryptographically secure and should not be relied upon. However, there are scenarios where an HTTPS client or server doesn't need EOF for determining the end of the last message:</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>There are SSL/TLS implementations that don't perform a proper shutdown process and simply close the underlying transport layer instead. As a result, the EOF condition in these applications is not cryptographically secure and should not be relied upon. However, there are scenarios where an HTTPS client or server doesn't need EOF for determining the end of the last message:</t>
+          <t>某些 SSL/TLS 实现不执行正确的关闭流程，而是直接关闭底层传输层。因此，这些应用程序中的 EOF 条件不具备密码学安全性，不应依赖于此。然而，在某些场景下，HTTPS 客户端或服务器并不需要依赖 EOF 来确定最后一条消息的结束位置：</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>* The HTTP message has a `Content-Length` header, and the body is fully</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>* The HTTP message has a `Content-Length` header, and the body is fully</t>
+          <t>* HTTP 消息带有 `Content-Length` 头部，且消息体已完整</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>* The HTTP message uses chunked transfer encoding, and the final chunk is</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>* The HTTP message uses chunked transfer encoding, and the final chunk is</t>
+          <t>* HTTP 消息使用分块传输编码，且已接收到最后一个数据块。</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>* The HTTP message doesn't contain a body, such as any response with a 1xx</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>* The HTTP message doesn't contain a body, such as any response with a 1xx</t>
+          <t>* HTTP 消息不包含消息体，例如所有 1xx 状态的响应</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: list</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>In such scenarios, `http::read` or `http::async_read` operations succeed as they don't need EOF to complete. However, the next operation on the stream would fail with an [@boost:/doc/html/boost_asio/reference/ssl__error__stream_errors.html `net::ssl::error::stream_truncated`] error.</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>In such scenarios, `http::read` or `http::async_read` operations succeed as they don't need EOF to complete. However, the next operation on the stream would fail with an [@boost:/doc/html/boost_asio/reference/ssl__error__stream_errors.html `net::ssl::error::stream_truncated`] error.</t>
+          <t>在此类场景中，`http::read` 或 `http::async_read` 操作能够成功完成，因为这些操作无需等待 EOF。然而，如果继续对该流执行下一个操作，则会失败并抛出 [@boost:/doc/html/boost_asio/reference/ssl__error__stream_errors.html `net::ssl::error::stream_truncated`] 错误。</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>For example, let's assume we are using Beast for communicating with an HTTPS server that doesn't perform a proper SSL/TLS shutdown:</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>For example, let's assume we are using Beast for communicating with an HTTPS server that doesn't perform a proper SSL/TLS shutdown:</t>
+          <t>例如，假设我们使用 Beast 与一台 HTTPS 服务器通信，而该服务器未执行正确的 SSL/TLS 关闭流程：</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Non-Compliant Peers and Unknown Body Length</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Non-Compliant Peers and Unknown Body Length</t>
+          <t>不合规的对等端与未知的消息体长度</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: heading</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>This is a rare case and indeed a security issue when HTTPS servers don't perform a proper SSL/TLS shutdown procedure and send an HTTP response message that relies on EOF to determine the end of the body. This is a security concern because without an SSL/TLS shutdown procedure, the EOF is not cryptographically secure, leaving the message body vulnerable to truncation attacks.</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>This is a rare case and indeed a security issue when HTTPS servers don't perform a proper SSL/TLS shutdown procedure and send an HTTP response message that relies on EOF to determine the end of the body. This is a security concern because without an SSL/TLS shutdown procedure, the EOF is not cryptographically secure, leaving the message body vulnerable to truncation attacks.</t>
+          <t>这种情况比较罕见，但确实存在安全隐患：当 HTTPS 服务器没有执行正确的 SSL/TLS 关闭流程，并且它发送的 HTTP 响应消息需要依靠 EOF 来判断消息体何时结束时，就会产生安全问题。问题的根源在于，缺少 SSL/TLS 关闭流程时，EOF 就不再具有密码学上的安全性，消息体因此容易遭受截断攻击。</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>The following is an example that can read an HTTP response from such a server:</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>The following is an example that can read an HTTP response from such a server:</t>
+          <t>以下示例用于从这类服务器读取 HTTP 响应：</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>