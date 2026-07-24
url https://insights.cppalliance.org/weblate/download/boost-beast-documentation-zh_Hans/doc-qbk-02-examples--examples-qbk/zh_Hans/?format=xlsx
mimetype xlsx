--- v0 (2026-06-07)
+++ v1 (2026-07-24)
@@ -473,3429 +473,3429 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Examples</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Examples</t>
+          <t>示例</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Source code and build scripts for these programs are located in the [path_link example example] directory.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Source code and build scripts for these programs are located in the [path_link example example] directory.</t>
+          <t>这些程序的源码和编译脚本存放在 [path_link example example] 目录里。</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Clients</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Clients</t>
+          <t>客户端</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>These HTTP clients submit a GET request to a server specified on the command line, and prints the resulting response. The crawl client asynchronously fetches the document root of the 10,000 top ranked domains, this may be used to evaluate robustness. All asynchronous clients support timeouts.</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>These HTTP clients submit a GET request to a server specified on the command line, and prints the resulting response. The crawl client asynchronously fetches the document root of the 10,000 top ranked domains, this may be used to evaluate robustness. All asynchronous clients support timeouts.</t>
+          <t>这些 HTTP 客户端会向命令行指定的服务器发送 GET 请求，并输出返回结果。爬取客户端会异步抓取排名前 10000 的站点的文档根目录，可用于评估程序的健壮性。所有异步客户端都支持超时设置。</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>HTTP, synchronous</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>HTTP, synchronous</t>
+          <t>HTTP 同步</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>[path_link example/http/client/sync/http_client_sync.cpp http_client_sync.cpp]</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>[path_link example/http/client/sync/http_client_sync.cpp http_client_sync.cpp]</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>[path_link example/http/client/sync-ssl/http_client_sync_ssl.cpp http_client_sync_ssl.cpp]</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>[path_link example/http/client/sync-ssl/http_client_sync_ssl.cpp http_client_sync_ssl.cpp]</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>HTTP, asynchronous</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>HTTP, asynchronous</t>
+          <t>HTTP 异步</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>[path_link example/http/client/async/http_client_async.cpp http_client_async.cpp]</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>[path_link example/http/client/async/http_client_async.cpp http_client_async.cpp]</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr"/>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>[path_link example/http/client/async-ssl/http_client_async_ssl.cpp http_client_async_ssl.cpp]</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>[path_link example/http/client/async-ssl/http_client_async_ssl.cpp http_client_async_ssl.cpp]</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr"/>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>HTTP, asynchronous Unix domain sockets</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>HTTP, asynchronous Unix domain sockets</t>
+          <t>HTTP 异步 Unix 域套接字</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>[path_link example/http/client/async-local/http_client_async_local.cpp http_client_async_local.cpp]</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>[path_link example/http/client/async-local/http_client_async_local.cpp http_client_async_local.cpp]</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr"/>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>HTTP, asynchronous using __system_executor__</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>HTTP, asynchronous using __system_executor__</t>
+          <t>使用 __system_executor__ 的 HTTP 异步模式</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>[path_link example/http/client/async-ssl-system-executor/http_client_async_ssl_system_executor.cpp http_client_async_ssl_system_executor.cpp]</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>[path_link example/http/client/async-ssl-system-executor/http_client_async_ssl_system_executor.cpp http_client_async_ssl_system_executor.cpp]</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>HTTP, coroutine</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>HTTP, coroutine</t>
+          <t>HTTP 协程</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>[path_link example/http/client/coro/http_client_coro.cpp http_client_coro.cpp]</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>[path_link example/http/client/coro/http_client_coro.cpp http_client_coro.cpp]</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>[path_link example/http/client/coro-ssl/http_client_coro_ssl.cpp http_client_coro_ssl.cpp]</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>[path_link example/http/client/coro-ssl/http_client_coro_ssl.cpp http_client_coro_ssl.cpp]</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>HTTP, C++20 coroutine</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>HTTP, C++20 coroutine</t>
+          <t>HTTP C++20 协程</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>[path_link example/http/client/awaitable/http_client_awaitable.cpp http_client_awaitable.cpp]</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>[path_link example/http/client/awaitable/http_client_awaitable.cpp http_client_awaitable.cpp]</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>[path_link example/http/client/awaitable-ssl/http_client_awaitable_ssl.cpp http_client_awaitable_ssl.cpp]</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>[path_link example/http/client/awaitable-ssl/http_client_awaitable_ssl.cpp http_client_awaitable_ssl.cpp]</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>HTTP crawl (asynchronous)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>HTTP crawl (asynchronous)</t>
+          <t>HTTP 爬取（异步）</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>[path_link example/http/client/crawl/http_crawl.cpp http_crawl.cpp]</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>[path_link example/http/client/crawl/http_crawl.cpp http_crawl.cpp]</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>HTTP json_body (synchronous)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>HTTP json_body (synchronous)</t>
+          <t>HTTP json_body（同步）</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>[path_link example/http/client/body/json_body.hpp json_body.hpp] [path_link example/http/client/body/json_client.cpp json_client.cpp]</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>[path_link example/http/client/body/json_body.hpp json_body.hpp] [path_link example/http/client/body/json_client.cpp json_client.cpp]</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>HTTP client for all methods (synchronous)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>HTTP client for all methods (synchronous)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>[path_link example/http/client/methods/http_client_methods.cpp http_client_methods.cpp]</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>[path_link example/http/client/methods/http_client_methods.cpp http_client_methods.cpp]</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>These WebSocket clients connect to a server and send a message, then receive a message and print the response before disconnecting. All asynchronous clients support timeouts.</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>These WebSocket clients connect to a server and send a message, then receive a message and print the response before disconnecting. All asynchronous clients support timeouts.</t>
+          <t>这些 WebSocket 客户端会先连接服务器，发一条消息，收到回复后打印结果，最后断开连接。所有异步客户端都支持设置超时时间。</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr"/>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>WebSocket, synchronous</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>WebSocket, synchronous</t>
+          <t>WebSocket 同步</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/sync/websocket_client_sync.cpp websocket_client_sync.cpp]</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/sync/websocket_client_sync.cpp websocket_client_sync.cpp]</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/sync-ssl/websocket_client_sync_ssl.cpp websocket_client_sync_ssl.cpp]</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/sync-ssl/websocket_client_sync_ssl.cpp websocket_client_sync_ssl.cpp]</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr"/>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>WebSocket, asynchronous</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>WebSocket, asynchronous</t>
+          <t>WebSocket 异步</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/async/websocket_client_async.cpp websocket_client_async.cpp]</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/async/websocket_client_async.cpp websocket_client_async.cpp]</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/async-ssl/websocket_client_async_ssl.cpp websocket_client_async_ssl.cpp]</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/async-ssl/websocket_client_async_ssl.cpp websocket_client_async_ssl.cpp]</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>WebSocket, asynchronous Unix domain sockets</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>WebSocket, asynchronous Unix domain sockets</t>
+          <t>WebSocket 异步 Unix 域套接字</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/async-local/websocket_client_async_local.cpp websocket_client_async_local.cpp]</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/async-local/websocket_client_async_local.cpp websocket_client_async_local.cpp]</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr"/>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>WebSocket, asynchronous using __system_executor__</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>WebSocket, asynchronous using __system_executor__</t>
+          <t>使用 __system_executor__ 的 WebSocket 异步模式</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/async-ssl-system-executor/websocket_client_async_ssl_system_executor.cpp websocket_client_async_ssl_system_executor.cpp]</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/async-ssl-system-executor/websocket_client_async_ssl_system_executor.cpp websocket_client_async_ssl_system_executor.cpp]</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>WebSocket, coroutine</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>WebSocket, coroutine</t>
+          <t>WebSocket 协程</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/coro/websocket_client_coro.cpp websocket_client_coro.cpp]</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/coro/websocket_client_coro.cpp websocket_client_coro.cpp]</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr"/>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/coro-ssl/websocket_client_coro_ssl.cpp websocket_client_coro_ssl.cpp]</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/coro-ssl/websocket_client_coro_ssl.cpp websocket_client_coro_ssl.cpp]</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr"/>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>WebSocket, C++20 coroutine</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>WebSocket, C++20 coroutine</t>
+          <t>WebSocket C++20 协程</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr"/>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/awaitable/websocket_client_awaitable.cpp websocket_client_awaitable.cpp]</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>[path_link example/websocket/client/awaitable/websocket_client_awaitable.cpp websocket_client_awaitable.cpp]</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Servers</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Servers</t>
+          <t>服务器端</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr"/>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>106</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>These HTTP servers deliver files from a root directory specified on the command line. All asynchronous servers support timeouts.</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>These HTTP servers deliver files from a root directory specified on the command line. All asynchronous servers support timeouts.</t>
+          <t>这些 HTTP 服务器会从命令行指定的根目录中读取文件并提供给客户端。所有异步服务器都支持设置超时时间。</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr"/>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>HTTP, synchronous</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>HTTP, synchronous</t>
+          <t>HTTP 同步</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>[path_link example/http/server/sync/http_server_sync.cpp http_server_sync.cpp]</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>[path_link example/http/server/sync/http_server_sync.cpp http_server_sync.cpp]</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr"/>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>[path_link example/http/server/sync-ssl/http_server_sync_ssl.cpp http_server_sync_ssl.cpp]</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>[path_link example/http/server/sync-ssl/http_server_sync_ssl.cpp http_server_sync_ssl.cpp]</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>HTTP, asynchronous</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>HTTP, asynchronous</t>
+          <t>HTTP 同步</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>[path_link example/http/server/async/http_server_async.cpp http_server_async.cpp]</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>[path_link example/http/server/async/http_server_async.cpp http_server_async.cpp]</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr"/>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>[path_link example/http/server/async-ssl/http_server_async_ssl.cpp http_server_async_ssl.cpp]</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>[path_link example/http/server/async-ssl/http_server_async_ssl.cpp http_server_async_ssl.cpp]</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>HTTP, asynchronous Unix domain sockets</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>HTTP, asynchronous Unix domain sockets</t>
+          <t>HTTP 异步 Unix 域套接字</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>[path_link example/http/server/async-local/http_server_async_local.cpp http_server_async_local.cpp]</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>[path_link example/http/server/async-local/http_server_async_local.cpp http_server_async_local.cpp]</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr"/>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>HTTP, coroutine</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>HTTP, coroutine</t>
+          <t>HTTP 协程</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>[path_link example/http/server/coro/http_server_coro.cpp http_server_coro.cpp]</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>[path_link example/http/server/coro/http_server_coro.cpp http_server_coro.cpp]</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr"/>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>[path_link example/http/server/coro-ssl/http_server_coro_ssl.cpp http_server_coro_ssl.cpp]</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>[path_link example/http/server/coro-ssl/http_server_coro_ssl.cpp http_server_coro_ssl.cpp]</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr"/>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>HTTP, stackless coroutine</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>HTTP, stackless coroutine</t>
+          <t>HTTP 无栈协程</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr"/>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>[path_link example/http/server/stackless/http_server_stackless.cpp http_server_stackless.cpp]</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>[path_link example/http/server/stackless/http_server_stackless.cpp http_server_stackless.cpp]</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr"/>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>[path_link example/http/server/stackless-ssl/http_server_stackless_ssl.cpp http_server_stackless_ssl.cpp]</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>[path_link example/http/server/stackless-ssl/http_server_stackless_ssl.cpp http_server_stackless_ssl.cpp]</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr"/>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>HTTP, C++ 20 coroutine</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>HTTP, C++ 20 coroutine</t>
+          <t>HTTP C++20 协程</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr"/>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>[path_link example/http/server/awaitable/http_server_awaitable.cpp http_server_awaitable.cpp]</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>[path_link example/http/server/awaitable/http_server_awaitable.cpp http_server_awaitable.cpp]</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>HTTP, fast (optimized for speed)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>HTTP, fast (optimized for speed)</t>
+          <t>HTTP 快速模式（速度优先）</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr"/>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>[path_link example/http/server/fast/http_server_fast.cpp http_server_fast.cpp]</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>[path_link example/http/server/fast/http_server_fast.cpp http_server_fast.cpp]</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr"/>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>HTTP, small (optimized for space)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>HTTP, small (optimized for space)</t>
+          <t>HTTP 精简模式（空间优先）</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr"/>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>[path_link example/http/server/small/http_server_small.cpp http_server_small.cpp]</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>[path_link example/http/server/small/http_server_small.cpp http_server_small.cpp]</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr"/>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>HTTP, flex (plain + SSL)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>HTTP, flex (plain + SSL)</t>
+          <t>HTTP 灵活模式（普通 + SSL）</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr"/>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>[path_link example/http/server/flex/http_server_flex.cpp http_server_flex.cpp]</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>[path_link example/http/server/flex/http_server_flex.cpp http_server_flex.cpp]</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr"/>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>148</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>These WebSocket servers echo back any message received, keeping the session open until the client disconnects. All asynchronous servers support timeouts.</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>These WebSocket servers echo back any message received, keeping the session open until the client disconnects. All asynchronous servers support timeouts.</t>
+          <t>这些 WebSocket 服务器会把收到的任何消息原样返回，并且保持会话不断开，直到客户端主动断开为止。所有异步服务器都支持设置超时时间。</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr"/>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>WebSocket, synchronous</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>WebSocket, synchronous</t>
+          <t>WebSocket 同步</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/sync/websocket_server_sync.cpp websocket_server_sync.cpp]</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/sync/websocket_server_sync.cpp websocket_server_sync.cpp]</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr"/>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/sync-ssl/websocket_server_sync_ssl.cpp websocket_server_sync_ssl.cpp]</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/sync-ssl/websocket_server_sync_ssl.cpp websocket_server_sync_ssl.cpp]</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr"/>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>WebSocket, asynchronous</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>WebSocket, asynchronous</t>
+          <t>WebSocket 异步</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/async/websocket_server_async.cpp websocket_server_async.cpp]</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/async/websocket_server_async.cpp websocket_server_async.cpp]</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr"/>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/async-ssl/websocket_server_async_ssl.cpp websocket_server_async_ssl.cpp]</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/async-ssl/websocket_server_async_ssl.cpp websocket_server_async_ssl.cpp]</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr"/>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>WebSocket, asynchronous Unix domain sockets</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>WebSocket, asynchronous Unix domain sockets</t>
+          <t>WebSocket 异步 Unix 域套接字</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/async-local/websocket_server_async_local.cpp websocket_server_async_local.cpp]</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/async-local/websocket_server_async_local.cpp websocket_server_async_local.cpp]</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr"/>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>WebSocket, coroutine</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>WebSocket, coroutine</t>
+          <t>WebSocket 协程</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/coro/websocket_server_coro.cpp websocket_server_coro.cpp]</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/coro/websocket_server_coro.cpp websocket_server_coro.cpp]</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr"/>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/coro-ssl/websocket_server_coro_ssl.cpp websocket_server_coro_ssl.cpp]</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/coro-ssl/websocket_server_coro_ssl.cpp websocket_server_coro_ssl.cpp]</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr"/>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>WebSocket, stackless coroutine</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>WebSocket, stackless coroutine</t>
+          <t>WebSocket 无栈协程</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr"/>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/stackless/websocket_server_stackless.cpp websocket_server_stackless.cpp]</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/stackless/websocket_server_stackless.cpp websocket_server_stackless.cpp]</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr"/>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/stackless-ssl/websocket_server_stackless_ssl.cpp websocket_server_stackless_ssl.cpp]</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/stackless-ssl/websocket_server_stackless_ssl.cpp websocket_server_stackless_ssl.cpp]</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr"/>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>WebSocket, C++ 20 coroutine</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>WebSocket, C++ 20 coroutine</t>
+          <t>WebSocket C++20 协程</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr"/>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/awaitable/websocket_server_awaitable.cpp websocket_server_awaitable.cpp]</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/awaitable/websocket_server_awaitable.cpp websocket_server_awaitable.cpp]</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr"/>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>WebSocket, fast (suited for benchmarks)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>WebSocket, fast (suited for benchmarks)</t>
+          <t>WebSocket 快速模式（适用于基准测试）</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr"/>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/fast/websocket_server_fast.cpp websocket_server_fast.cpp]</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/fast/websocket_server_fast.cpp websocket_server_fast.cpp]</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr"/>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>188</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Servers (Advanced)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Servers (Advanced)</t>
+          <t>服务器端（进阶篇）</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>190</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>These servers offer both HTTP and WebSocket services on the same port, and illustrate the implementation of advanced features.</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>These servers offer both HTTP and WebSocket services on the same port, and illustrate the implementation of advanced features.</t>
+          <t>这些服务器在同一端口上同时提供 HTTP 和 WebSocket 服务，并展示了高级功能的实现方式。</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr"/>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Advanced</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Advanced</t>
+          <t>进阶篇</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr"/>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>[itemized_list [Timeouts] [Multi-threaded] [HTTP pipelining] [Parser-oriented HTTP reading] [Dual protocols: HTTP and WebSocket] [Clean exit via SIGINT (CTRL+C) or SIGTERM (kill)] ]</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>[itemized_list [Timeouts] [Multi-threaded] [HTTP pipelining] [Parser-oriented HTTP reading] [Dual protocols: HTTP and WebSocket] [Clean exit via SIGINT (CTRL+C) or SIGTERM (kill)] ]</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr"/>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>[path_link example/advanced/server/advanced_server.cpp advanced_server.cpp]</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>[path_link example/advanced/server/advanced_server.cpp advanced_server.cpp]</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr"/>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Advanced, flex (plain + SSL)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Advanced, flex (plain + SSL)</t>
+          <t>进阶篇，灵活模式（普通 + SSL）</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr"/>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>[itemized_list [Timeouts] [Multi-threaded] [HTTP pipelining] [Parser-oriented HTTP reading] [Dual protocols: HTTP and WebSocket] [Flexible ports: plain and SSL on the same port] [Clean exit via SIGINT (CTRL+C) or SIGTERM (kill)] ]</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>[itemized_list [Timeouts] [Multi-threaded] [HTTP pipelining] [Parser-oriented HTTP reading] [Dual protocols: HTTP and WebSocket] [Flexible ports: plain and SSL on the same port] [Clean exit via SIGINT (CTRL+C) or SIGTERM (kill)] ]</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr"/>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>[path_link example/advanced/server-flex/advanced_server_flex.cpp advanced_server_flex.cpp]</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>[path_link example/advanced/server-flex/advanced_server_flex.cpp advanced_server_flex.cpp]</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr"/>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Advanced, flex (plain + SSL) with awaitable</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Advanced, flex (plain + SSL) with awaitable</t>
+          <t>进阶篇，灵活模式（普通 + SSL）支持可等待操作</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr"/>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>[itemized_list [Timeouts] [Multi-threaded] [HTTP pipelining] [Parser-oriented HTTP reading] [Dual protocols: HTTP and WebSocket] [Flexible ports: plain and SSL on the same port] [Clean exit via SIGINT (CTRL+C) or SIGTERM (kill)] [Usage of cancellation_signals] ]</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>[itemized_list [Timeouts] [Multi-threaded] [HTTP pipelining] [Parser-oriented HTTP reading] [Dual protocols: HTTP and WebSocket] [Flexible ports: plain and SSL on the same port] [Clean exit via SIGINT (CTRL+C) or SIGTERM (kill)] [Usage of cancellation_signals] ]</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr"/>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>[path_link example/advanced/server-flex-awaitable/advanced_server_flex_awaitable.cpp advanced_server_flex_awaitable.cpp]</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>[path_link example/advanced/server-flex-awaitable/advanced_server_flex_awaitable.cpp advanced_server_flex_awaitable.cpp]</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr"/>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Chat Server, multi-threaded</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Chat Server, multi-threaded</t>
+          <t>聊天服务器，多线程版</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr"/>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>[itemized_list [Multi-threaded] [Broadcasting Messages] [Multi-user Chat Server] [JavaScript Browser Client] [Parser-oriented HTTP reading] [Dual protocols: HTTP and WebSocket] [Clean exit via SIGINT (CTRL+C) or SIGTERM (kill)] ]</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>[itemized_list [Multi-threaded] [Broadcasting Messages] [Multi-user Chat Server] [JavaScript Browser Client] [Parser-oriented HTTP reading] [Dual protocols: HTTP and WebSocket] [Clean exit via SIGINT (CTRL+C) or SIGTERM (kill)] ]</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr"/>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/chat-multi chat-multi]</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/chat-multi chat-multi]</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>249</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Chat Server __video__</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Chat Server __video__</t>
+          <t>聊天服务器 __视频__</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr"/>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>251</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>This example demonstrates a websocket chat server, allowing multiple users to connect and participate in live, group messaging. It comes with a tiny front end implemented in JavaScript and HTML5 which runs in any browser. The example is accompanied by a one hour presentation which provides a discussion of networking concepts, followed by in-depth explanation of how the client and server are constructed. This talk was delivered at [@https://cppcon.org CppCon 2018]. The source code in the Beast example contains improvements to the original program.</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>This example demonstrates a websocket chat server, allowing multiple users to connect and participate in live, group messaging. It comes with a tiny front end implemented in JavaScript and HTML5 which runs in any browser. The example is accompanied by a one hour presentation which provides a discussion of networking concepts, followed by in-depth explanation of how the client and server are constructed. This talk was delivered at [@https://cppcon.org CppCon 2018]. The source code in the Beast example contains improvements to the original program.</t>
+          <t>这个示例展示了一个 WebSocket 聊天服务器，支持多个用户同时连接并参与实时群聊。它附带了一个用 JavaScript 和 HTML5 实现的小型前端界面，可以在任意浏览器中运行。该示例还配有一小时的演讲视频，内容包括网络概念讲解，以及客户端和服务器实现细节的深度剖析。该演讲于 [@https://cppcon.org CppCon 2018] 上发布。Beast 示例中的源码相比原始程序有所改进。</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr"/>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Chat WebSocket Server and JavaScript Client</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Chat WebSocket Server and JavaScript Client</t>
+          <t>WebSocket 聊天服务器与 JavaScript 客户端</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr"/>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr">
         <is>
           <t>type: table title</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Component</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Component</t>
+          <t>组件</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr"/>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Features</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Features</t>
+          <t>特性</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr"/>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Sources</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Sources</t>
+          <t>源码</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr"/>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Server</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Server</t>
+          <t>服务器</t>
         </is>
       </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr"/>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>[itemized_list [C++] [Timeouts] [Multi-threaded] [Broadcast to multiple peers] [Dual protocols: HTTP and WebSocket] [Clean exit via SIGINT (CTRL+C) or SIGTERM (kill)] ]</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>[itemized_list [C++] [Timeouts] [Multi-threaded] [Broadcast to multiple peers] [Dual protocols: HTTP and WebSocket] [Clean exit via SIGINT (CTRL+C) or SIGTERM (kill)] ]</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr"/>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/chat-multi chat-multi]</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/chat-multi chat-multi]</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Client</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Client</t>
+          <t>客户端</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr"/>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>[itemized_list [JavaScript / HTML5] [Runs in the browser] [Delivered by the server] [Only 60 lines total including UI] [Completely portable graphics] ]</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>[itemized_list [JavaScript / HTML5] [Runs in the browser] [Delivered by the server] [Only 60 lines total including UI] [Completely portable graphics] ]</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr"/>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/chat-multi/chat_client.html chat_client.html]</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>[path_link example/websocket/server/chat-multi/chat_client.html chat_client.html]</t>
         </is>
       </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr"/>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr">
         <is>
           <t>type: table cell</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>