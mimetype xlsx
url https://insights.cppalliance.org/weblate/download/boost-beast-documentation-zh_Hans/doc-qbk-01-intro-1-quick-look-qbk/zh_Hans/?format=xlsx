--- v0 (2026-06-06)
+++ v1 (2026-07-25)
@@ -473,267 +473,267 @@
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>translator_comments</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>developer_comments</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Quick Look</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Quick Look</t>
+          <t>快速查看</t>
         </is>
       </c>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>These complete programs are intended to quickly impress upon readers the flavor of the library. Source code and build scripts for them are located in the [path_link example example] directory.</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>These complete programs are intended to quickly impress upon readers the flavor of the library. Source code and build scripts for them are located in the [path_link example example] directory.</t>
+          <t>这些完整示例程序旨在让读者快速了解该库的特点。它们的源码和编译脚本位于 [path_link example example] 目录中。</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr"/>
       <c r="H3" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Simple HTTP Client __example__</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Simple HTTP Client __example__</t>
+          <t>简单HTTP客户端 __示例__</t>
         </is>
       </c>
       <c r="D4" t="inlineStr"/>
       <c r="E4" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr"/>
       <c r="H4" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Use HTTP to make a GET request to a website and print the response:</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Use HTTP to make a GET request to a website and print the response:</t>
+          <t>使用 HTTP 向网站发送 GET 请求，然后打印返回结果：</t>
         </is>
       </c>
       <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>File: [path_link example/http/client/sync/http_client_sync.cpp http_sync_client.cpp]</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>File: [path_link example/http/client/sync/http_client_sync.cpp http_sync_client.cpp]</t>
+          <t>文件：[path_link example/http/client/sync/http_client_sync.cpp http_sync_client.cpp]</t>
         </is>
       </c>
       <c r="D6" t="inlineStr"/>
       <c r="E6" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr"/>
       <c r="H6" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Simple WebSocket Client __example__</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Simple WebSocket Client __example__</t>
+          <t>简单 WebSocket 客户端 __示例__</t>
         </is>
       </c>
       <c r="D7" t="inlineStr"/>
       <c r="E7" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr"/>
       <c r="H7" t="inlineStr">
         <is>
           <t>type: section title</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Establish a WebSocket connection, send a message and receive the reply:</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Establish a WebSocket connection, send a message and receive the reply:</t>
+          <t>建立 WebSocket 连接，发送消息并接收回复：</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>File: [path_link example/websocket/client/sync/websocket_client_sync.cpp websocket_sync_client.cpp]</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>File: [path_link example/websocket/client/sync/websocket_client_sync.cpp websocket_sync_client.cpp]</t>
+          <t>文件：[path_link example/websocket/client/sync/websocket_client_sync.cpp websocket_sync_client.cpp]</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr"/>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr">
         <is>
           <t>type: paragraph</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>